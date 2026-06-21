--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Akciový ú.f. UNIQA p.s. a.s." r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6489" uniqueCount="2477">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6618" uniqueCount="2526">
   <si>
     <t>29.05.2020</t>
   </si>
   <si>
     <t>770.000000</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>30.05.2020</t>
   </si>
   <si>
     <t>789.190000</t>
   </si>
   <si>
     <t>31.05.2020</t>
   </si>
   <si>
     <t>01.06.2020</t>
   </si>
   <si>
     <t>02.06.2020</t>
   </si>
   <si>
@@ -7437,98 +7437,245 @@
     <t>23.04.2026</t>
   </si>
   <si>
     <t>24.04.2026</t>
   </si>
   <si>
     <t>25.04.2026</t>
   </si>
   <si>
     <t>1753851007.150000</t>
   </si>
   <si>
     <t>26.04.2026</t>
   </si>
   <si>
     <t>27.04.2026</t>
   </si>
   <si>
     <t>28.04.2026</t>
   </si>
   <si>
     <t>29.04.2026</t>
   </si>
   <si>
     <t>30.04.2026</t>
+  </si>
+  <si>
+    <t>01.05.2026</t>
+  </si>
+  <si>
+    <t>1790094905.880000</t>
+  </si>
+  <si>
+    <t>02.05.2026</t>
+  </si>
+  <si>
+    <t>03.05.2026</t>
+  </si>
+  <si>
+    <t>04.05.2026</t>
+  </si>
+  <si>
+    <t>05.05.2026</t>
+  </si>
+  <si>
+    <t>06.05.2026</t>
+  </si>
+  <si>
+    <t>07.05.2026</t>
+  </si>
+  <si>
+    <t>08.05.2026</t>
+  </si>
+  <si>
+    <t>1826487855.910000</t>
+  </si>
+  <si>
+    <t>09.05.2026</t>
+  </si>
+  <si>
+    <t>10.05.2026</t>
+  </si>
+  <si>
+    <t>11.05.2026</t>
+  </si>
+  <si>
+    <t>12.05.2026</t>
+  </si>
+  <si>
+    <t>13.05.2026</t>
+  </si>
+  <si>
+    <t>14.05.2026</t>
+  </si>
+  <si>
+    <t>15.05.2026</t>
+  </si>
+  <si>
+    <t>16.05.2026</t>
+  </si>
+  <si>
+    <t>1863979228.710000</t>
+  </si>
+  <si>
+    <t>17.05.2026</t>
+  </si>
+  <si>
+    <t>18.05.2026</t>
+  </si>
+  <si>
+    <t>19.05.2026</t>
+  </si>
+  <si>
+    <t>20.05.2026</t>
+  </si>
+  <si>
+    <t>21.05.2026</t>
+  </si>
+  <si>
+    <t>22.05.2026</t>
+  </si>
+  <si>
+    <t>23.05.2026</t>
+  </si>
+  <si>
+    <t>1884058556.770000</t>
+  </si>
+  <si>
+    <t>24.05.2026</t>
+  </si>
+  <si>
+    <t>25.05.2026</t>
+  </si>
+  <si>
+    <t>26.05.2026</t>
+  </si>
+  <si>
+    <t>27.05.2026</t>
+  </si>
+  <si>
+    <t>28.05.2026</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
+    <t>1854969453.570000</t>
+  </si>
+  <si>
+    <t>31.05.2026</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>06.06.2026</t>
+  </si>
+  <si>
+    <t>1863093568.710000</t>
+  </si>
+  <si>
+    <t>07.06.2026</t>
+  </si>
+  <si>
+    <t>08.06.2026</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C2163"/>
+  <dimension ref="A1:C2206"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>4</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -31280,45 +31427,518 @@
         <v>2471</v>
       </c>
       <c r="C2161" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2162">
       <c r="A2162" t="s" s="0">
         <v>2475</v>
       </c>
       <c r="B2162" t="s" s="0">
         <v>2471</v>
       </c>
       <c r="C2162" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2163">
       <c r="A2163" t="s" s="0">
         <v>2476</v>
       </c>
       <c r="B2163" t="s" s="0">
         <v>2471</v>
       </c>
       <c r="C2163" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2164">
+      <c r="A2164" t="s" s="0">
+        <v>2477</v>
+      </c>
+      <c r="B2164" t="s" s="0">
+        <v>2478</v>
+      </c>
+      <c r="C2164" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2165">
+      <c r="A2165" t="s" s="0">
+        <v>2479</v>
+      </c>
+      <c r="B2165" t="s" s="0">
+        <v>2478</v>
+      </c>
+      <c r="C2165" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2166">
+      <c r="A2166" t="s" s="0">
+        <v>2480</v>
+      </c>
+      <c r="B2166" t="s" s="0">
+        <v>2478</v>
+      </c>
+      <c r="C2166" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2167">
+      <c r="A2167" t="s" s="0">
+        <v>2481</v>
+      </c>
+      <c r="B2167" t="s" s="0">
+        <v>2478</v>
+      </c>
+      <c r="C2167" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2168">
+      <c r="A2168" t="s" s="0">
+        <v>2482</v>
+      </c>
+      <c r="B2168" t="s" s="0">
+        <v>2478</v>
+      </c>
+      <c r="C2168" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2169">
+      <c r="A2169" t="s" s="0">
+        <v>2483</v>
+      </c>
+      <c r="B2169" t="s" s="0">
+        <v>2478</v>
+      </c>
+      <c r="C2169" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2170">
+      <c r="A2170" t="s" s="0">
+        <v>2484</v>
+      </c>
+      <c r="B2170" t="s" s="0">
+        <v>2478</v>
+      </c>
+      <c r="C2170" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2171">
+      <c r="A2171" t="s" s="0">
+        <v>2485</v>
+      </c>
+      <c r="B2171" t="s" s="0">
+        <v>2486</v>
+      </c>
+      <c r="C2171" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2172">
+      <c r="A2172" t="s" s="0">
+        <v>2487</v>
+      </c>
+      <c r="B2172" t="s" s="0">
+        <v>2486</v>
+      </c>
+      <c r="C2172" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2173">
+      <c r="A2173" t="s" s="0">
+        <v>2488</v>
+      </c>
+      <c r="B2173" t="s" s="0">
+        <v>2486</v>
+      </c>
+      <c r="C2173" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2174">
+      <c r="A2174" t="s" s="0">
+        <v>2489</v>
+      </c>
+      <c r="B2174" t="s" s="0">
+        <v>2486</v>
+      </c>
+      <c r="C2174" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2175">
+      <c r="A2175" t="s" s="0">
+        <v>2490</v>
+      </c>
+      <c r="B2175" t="s" s="0">
+        <v>2486</v>
+      </c>
+      <c r="C2175" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2176">
+      <c r="A2176" t="s" s="0">
+        <v>2491</v>
+      </c>
+      <c r="B2176" t="s" s="0">
+        <v>2486</v>
+      </c>
+      <c r="C2176" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2177">
+      <c r="A2177" t="s" s="0">
+        <v>2492</v>
+      </c>
+      <c r="B2177" t="s" s="0">
+        <v>2486</v>
+      </c>
+      <c r="C2177" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2178">
+      <c r="A2178" t="s" s="0">
+        <v>2493</v>
+      </c>
+      <c r="B2178" t="s" s="0">
+        <v>2486</v>
+      </c>
+      <c r="C2178" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2179">
+      <c r="A2179" t="s" s="0">
+        <v>2494</v>
+      </c>
+      <c r="B2179" t="s" s="0">
+        <v>2495</v>
+      </c>
+      <c r="C2179" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2180">
+      <c r="A2180" t="s" s="0">
+        <v>2496</v>
+      </c>
+      <c r="B2180" t="s" s="0">
+        <v>2495</v>
+      </c>
+      <c r="C2180" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2181">
+      <c r="A2181" t="s" s="0">
+        <v>2497</v>
+      </c>
+      <c r="B2181" t="s" s="0">
+        <v>2495</v>
+      </c>
+      <c r="C2181" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2182">
+      <c r="A2182" t="s" s="0">
+        <v>2498</v>
+      </c>
+      <c r="B2182" t="s" s="0">
+        <v>2495</v>
+      </c>
+      <c r="C2182" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2183">
+      <c r="A2183" t="s" s="0">
+        <v>2499</v>
+      </c>
+      <c r="B2183" t="s" s="0">
+        <v>2495</v>
+      </c>
+      <c r="C2183" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2184">
+      <c r="A2184" t="s" s="0">
+        <v>2500</v>
+      </c>
+      <c r="B2184" t="s" s="0">
+        <v>2495</v>
+      </c>
+      <c r="C2184" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2185">
+      <c r="A2185" t="s" s="0">
+        <v>2501</v>
+      </c>
+      <c r="B2185" t="s" s="0">
+        <v>2495</v>
+      </c>
+      <c r="C2185" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2186">
+      <c r="A2186" t="s" s="0">
+        <v>2502</v>
+      </c>
+      <c r="B2186" t="s" s="0">
+        <v>2503</v>
+      </c>
+      <c r="C2186" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2187">
+      <c r="A2187" t="s" s="0">
+        <v>2504</v>
+      </c>
+      <c r="B2187" t="s" s="0">
+        <v>2503</v>
+      </c>
+      <c r="C2187" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2188">
+      <c r="A2188" t="s" s="0">
+        <v>2505</v>
+      </c>
+      <c r="B2188" t="s" s="0">
+        <v>2503</v>
+      </c>
+      <c r="C2188" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2189">
+      <c r="A2189" t="s" s="0">
+        <v>2506</v>
+      </c>
+      <c r="B2189" t="s" s="0">
+        <v>2503</v>
+      </c>
+      <c r="C2189" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2190">
+      <c r="A2190" t="s" s="0">
+        <v>2507</v>
+      </c>
+      <c r="B2190" t="s" s="0">
+        <v>2503</v>
+      </c>
+      <c r="C2190" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2191">
+      <c r="A2191" t="s" s="0">
+        <v>2508</v>
+      </c>
+      <c r="B2191" t="s" s="0">
+        <v>2503</v>
+      </c>
+      <c r="C2191" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2192">
+      <c r="A2192" t="s" s="0">
+        <v>2509</v>
+      </c>
+      <c r="B2192" t="s" s="0">
+        <v>2503</v>
+      </c>
+      <c r="C2192" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2193">
+      <c r="A2193" t="s" s="0">
+        <v>2510</v>
+      </c>
+      <c r="B2193" t="s" s="0">
+        <v>2511</v>
+      </c>
+      <c r="C2193" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2194">
+      <c r="A2194" t="s" s="0">
+        <v>2512</v>
+      </c>
+      <c r="B2194" t="s" s="0">
+        <v>2511</v>
+      </c>
+      <c r="C2194" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2195">
+      <c r="A2195" t="s" s="0">
+        <v>2513</v>
+      </c>
+      <c r="B2195" t="s" s="0">
+        <v>2511</v>
+      </c>
+      <c r="C2195" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2196">
+      <c r="A2196" t="s" s="0">
+        <v>2514</v>
+      </c>
+      <c r="B2196" t="s" s="0">
+        <v>2511</v>
+      </c>
+      <c r="C2196" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2197">
+      <c r="A2197" t="s" s="0">
+        <v>2515</v>
+      </c>
+      <c r="B2197" t="s" s="0">
+        <v>2511</v>
+      </c>
+      <c r="C2197" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2198">
+      <c r="A2198" t="s" s="0">
+        <v>2516</v>
+      </c>
+      <c r="B2198" t="s" s="0">
+        <v>2511</v>
+      </c>
+      <c r="C2198" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2199">
+      <c r="A2199" t="s" s="0">
+        <v>2517</v>
+      </c>
+      <c r="B2199" t="s" s="0">
+        <v>2511</v>
+      </c>
+      <c r="C2199" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2200">
+      <c r="A2200" t="s" s="0">
+        <v>2518</v>
+      </c>
+      <c r="B2200" t="s" s="0">
+        <v>2519</v>
+      </c>
+      <c r="C2200" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2201">
+      <c r="A2201" t="s" s="0">
+        <v>2520</v>
+      </c>
+      <c r="B2201" t="s" s="0">
+        <v>2519</v>
+      </c>
+      <c r="C2201" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2202">
+      <c r="A2202" t="s" s="0">
+        <v>2521</v>
+      </c>
+      <c r="B2202" t="s" s="0">
+        <v>2519</v>
+      </c>
+      <c r="C2202" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2203">
+      <c r="A2203" t="s" s="0">
+        <v>2522</v>
+      </c>
+      <c r="B2203" t="s" s="0">
+        <v>2519</v>
+      </c>
+      <c r="C2203" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2204">
+      <c r="A2204" t="s" s="0">
+        <v>2523</v>
+      </c>
+      <c r="B2204" t="s" s="0">
+        <v>2519</v>
+      </c>
+      <c r="C2204" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2205">
+      <c r="A2205" t="s" s="0">
+        <v>2524</v>
+      </c>
+      <c r="B2205" t="s" s="0">
+        <v>2519</v>
+      </c>
+      <c r="C2205" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2206">
+      <c r="A2206" t="s" s="0">
+        <v>2525</v>
+      </c>
+      <c r="B2206" t="s" s="0">
+        <v>2519</v>
+      </c>
+      <c r="C2206" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>