--- v1 (2026-06-21)
+++ v2 (2026-08-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Akciový ú.f. UNIQA p.s. a.s." r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6618" uniqueCount="2526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6765" uniqueCount="2582">
   <si>
     <t>29.05.2020</t>
   </si>
   <si>
     <t>770.000000</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>30.05.2020</t>
   </si>
   <si>
     <t>789.190000</t>
   </si>
   <si>
     <t>31.05.2020</t>
   </si>
   <si>
     <t>01.06.2020</t>
   </si>
   <si>
     <t>02.06.2020</t>
   </si>
   <si>
@@ -7584,98 +7584,266 @@
     <t>05.06.2026</t>
   </si>
   <si>
     <t>06.06.2026</t>
   </si>
   <si>
     <t>1863093568.710000</t>
   </si>
   <si>
     <t>07.06.2026</t>
   </si>
   <si>
     <t>08.06.2026</t>
   </si>
   <si>
     <t>09.06.2026</t>
   </si>
   <si>
     <t>10.06.2026</t>
   </si>
   <si>
     <t>11.06.2026</t>
   </si>
   <si>
     <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>1906582243.280000</t>
+  </si>
+  <si>
+    <t>14.06.2026</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>20.06.2026</t>
+  </si>
+  <si>
+    <t>1876845377.920000</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>22.06.2026</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>1911201164.200000</t>
+  </si>
+  <si>
+    <t>28.06.2026</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>01.07.2026</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>1928087579.870000</t>
+  </si>
+  <si>
+    <t>05.07.2026</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>1913505813.700000</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>1921630451.020000</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>1941261600.680000</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C2206"/>
+  <dimension ref="A1:C2255"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>4</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -31900,45 +32068,584 @@
         <v>2519</v>
       </c>
       <c r="C2204" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" t="s" s="0">
         <v>2524</v>
       </c>
       <c r="B2205" t="s" s="0">
         <v>2519</v>
       </c>
       <c r="C2205" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" t="s" s="0">
         <v>2525</v>
       </c>
       <c r="B2206" t="s" s="0">
         <v>2519</v>
       </c>
       <c r="C2206" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2207">
+      <c r="A2207" t="s" s="0">
+        <v>2526</v>
+      </c>
+      <c r="B2207" t="s" s="0">
+        <v>2527</v>
+      </c>
+      <c r="C2207" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2208">
+      <c r="A2208" t="s" s="0">
+        <v>2528</v>
+      </c>
+      <c r="B2208" t="s" s="0">
+        <v>2527</v>
+      </c>
+      <c r="C2208" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2209">
+      <c r="A2209" t="s" s="0">
+        <v>2529</v>
+      </c>
+      <c r="B2209" t="s" s="0">
+        <v>2527</v>
+      </c>
+      <c r="C2209" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2210">
+      <c r="A2210" t="s" s="0">
+        <v>2530</v>
+      </c>
+      <c r="B2210" t="s" s="0">
+        <v>2527</v>
+      </c>
+      <c r="C2210" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2211">
+      <c r="A2211" t="s" s="0">
+        <v>2531</v>
+      </c>
+      <c r="B2211" t="s" s="0">
+        <v>2527</v>
+      </c>
+      <c r="C2211" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2212">
+      <c r="A2212" t="s" s="0">
+        <v>2532</v>
+      </c>
+      <c r="B2212" t="s" s="0">
+        <v>2527</v>
+      </c>
+      <c r="C2212" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2213">
+      <c r="A2213" t="s" s="0">
+        <v>2533</v>
+      </c>
+      <c r="B2213" t="s" s="0">
+        <v>2527</v>
+      </c>
+      <c r="C2213" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2214">
+      <c r="A2214" t="s" s="0">
+        <v>2534</v>
+      </c>
+      <c r="B2214" t="s" s="0">
+        <v>2535</v>
+      </c>
+      <c r="C2214" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2215">
+      <c r="A2215" t="s" s="0">
+        <v>2536</v>
+      </c>
+      <c r="B2215" t="s" s="0">
+        <v>2535</v>
+      </c>
+      <c r="C2215" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2216">
+      <c r="A2216" t="s" s="0">
+        <v>2537</v>
+      </c>
+      <c r="B2216" t="s" s="0">
+        <v>2535</v>
+      </c>
+      <c r="C2216" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2217">
+      <c r="A2217" t="s" s="0">
+        <v>2538</v>
+      </c>
+      <c r="B2217" t="s" s="0">
+        <v>2535</v>
+      </c>
+      <c r="C2217" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2218">
+      <c r="A2218" t="s" s="0">
+        <v>2539</v>
+      </c>
+      <c r="B2218" t="s" s="0">
+        <v>2535</v>
+      </c>
+      <c r="C2218" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2219">
+      <c r="A2219" t="s" s="0">
+        <v>2540</v>
+      </c>
+      <c r="B2219" t="s" s="0">
+        <v>2535</v>
+      </c>
+      <c r="C2219" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2220">
+      <c r="A2220" t="s" s="0">
+        <v>2541</v>
+      </c>
+      <c r="B2220" t="s" s="0">
+        <v>2535</v>
+      </c>
+      <c r="C2220" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2221">
+      <c r="A2221" t="s" s="0">
+        <v>2542</v>
+      </c>
+      <c r="B2221" t="s" s="0">
+        <v>2543</v>
+      </c>
+      <c r="C2221" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2222">
+      <c r="A2222" t="s" s="0">
+        <v>2544</v>
+      </c>
+      <c r="B2222" t="s" s="0">
+        <v>2543</v>
+      </c>
+      <c r="C2222" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2223">
+      <c r="A2223" t="s" s="0">
+        <v>2545</v>
+      </c>
+      <c r="B2223" t="s" s="0">
+        <v>2543</v>
+      </c>
+      <c r="C2223" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2224">
+      <c r="A2224" t="s" s="0">
+        <v>2546</v>
+      </c>
+      <c r="B2224" t="s" s="0">
+        <v>2543</v>
+      </c>
+      <c r="C2224" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2225">
+      <c r="A2225" t="s" s="0">
+        <v>2547</v>
+      </c>
+      <c r="B2225" t="s" s="0">
+        <v>2543</v>
+      </c>
+      <c r="C2225" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2226">
+      <c r="A2226" t="s" s="0">
+        <v>2548</v>
+      </c>
+      <c r="B2226" t="s" s="0">
+        <v>2543</v>
+      </c>
+      <c r="C2226" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2227">
+      <c r="A2227" t="s" s="0">
+        <v>2549</v>
+      </c>
+      <c r="B2227" t="s" s="0">
+        <v>2543</v>
+      </c>
+      <c r="C2227" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2228">
+      <c r="A2228" t="s" s="0">
+        <v>2550</v>
+      </c>
+      <c r="B2228" t="s" s="0">
+        <v>2551</v>
+      </c>
+      <c r="C2228" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2229">
+      <c r="A2229" t="s" s="0">
+        <v>2552</v>
+      </c>
+      <c r="B2229" t="s" s="0">
+        <v>2551</v>
+      </c>
+      <c r="C2229" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2230">
+      <c r="A2230" t="s" s="0">
+        <v>2553</v>
+      </c>
+      <c r="B2230" t="s" s="0">
+        <v>2551</v>
+      </c>
+      <c r="C2230" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2231">
+      <c r="A2231" t="s" s="0">
+        <v>2554</v>
+      </c>
+      <c r="B2231" t="s" s="0">
+        <v>2551</v>
+      </c>
+      <c r="C2231" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2232">
+      <c r="A2232" t="s" s="0">
+        <v>2555</v>
+      </c>
+      <c r="B2232" t="s" s="0">
+        <v>2551</v>
+      </c>
+      <c r="C2232" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2233">
+      <c r="A2233" t="s" s="0">
+        <v>2556</v>
+      </c>
+      <c r="B2233" t="s" s="0">
+        <v>2551</v>
+      </c>
+      <c r="C2233" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2234">
+      <c r="A2234" t="s" s="0">
+        <v>2557</v>
+      </c>
+      <c r="B2234" t="s" s="0">
+        <v>2551</v>
+      </c>
+      <c r="C2234" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2235">
+      <c r="A2235" t="s" s="0">
+        <v>2558</v>
+      </c>
+      <c r="B2235" t="s" s="0">
+        <v>2559</v>
+      </c>
+      <c r="C2235" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2236">
+      <c r="A2236" t="s" s="0">
+        <v>2560</v>
+      </c>
+      <c r="B2236" t="s" s="0">
+        <v>2559</v>
+      </c>
+      <c r="C2236" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2237">
+      <c r="A2237" t="s" s="0">
+        <v>2561</v>
+      </c>
+      <c r="B2237" t="s" s="0">
+        <v>2559</v>
+      </c>
+      <c r="C2237" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2238">
+      <c r="A2238" t="s" s="0">
+        <v>2562</v>
+      </c>
+      <c r="B2238" t="s" s="0">
+        <v>2559</v>
+      </c>
+      <c r="C2238" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2239">
+      <c r="A2239" t="s" s="0">
+        <v>2563</v>
+      </c>
+      <c r="B2239" t="s" s="0">
+        <v>2559</v>
+      </c>
+      <c r="C2239" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2240">
+      <c r="A2240" t="s" s="0">
+        <v>2564</v>
+      </c>
+      <c r="B2240" t="s" s="0">
+        <v>2559</v>
+      </c>
+      <c r="C2240" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2241">
+      <c r="A2241" t="s" s="0">
+        <v>2565</v>
+      </c>
+      <c r="B2241" t="s" s="0">
+        <v>2559</v>
+      </c>
+      <c r="C2241" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2242">
+      <c r="A2242" t="s" s="0">
+        <v>2566</v>
+      </c>
+      <c r="B2242" t="s" s="0">
+        <v>2567</v>
+      </c>
+      <c r="C2242" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2243">
+      <c r="A2243" t="s" s="0">
+        <v>2568</v>
+      </c>
+      <c r="B2243" t="s" s="0">
+        <v>2567</v>
+      </c>
+      <c r="C2243" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2244">
+      <c r="A2244" t="s" s="0">
+        <v>2569</v>
+      </c>
+      <c r="B2244" t="s" s="0">
+        <v>2567</v>
+      </c>
+      <c r="C2244" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2245">
+      <c r="A2245" t="s" s="0">
+        <v>2570</v>
+      </c>
+      <c r="B2245" t="s" s="0">
+        <v>2567</v>
+      </c>
+      <c r="C2245" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2246">
+      <c r="A2246" t="s" s="0">
+        <v>2571</v>
+      </c>
+      <c r="B2246" t="s" s="0">
+        <v>2567</v>
+      </c>
+      <c r="C2246" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2247">
+      <c r="A2247" t="s" s="0">
+        <v>2572</v>
+      </c>
+      <c r="B2247" t="s" s="0">
+        <v>2567</v>
+      </c>
+      <c r="C2247" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2248">
+      <c r="A2248" t="s" s="0">
+        <v>2573</v>
+      </c>
+      <c r="B2248" t="s" s="0">
+        <v>2567</v>
+      </c>
+      <c r="C2248" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2249">
+      <c r="A2249" t="s" s="0">
+        <v>2574</v>
+      </c>
+      <c r="B2249" t="s" s="0">
+        <v>2575</v>
+      </c>
+      <c r="C2249" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2250">
+      <c r="A2250" t="s" s="0">
+        <v>2576</v>
+      </c>
+      <c r="B2250" t="s" s="0">
+        <v>2575</v>
+      </c>
+      <c r="C2250" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2251">
+      <c r="A2251" t="s" s="0">
+        <v>2577</v>
+      </c>
+      <c r="B2251" t="s" s="0">
+        <v>2575</v>
+      </c>
+      <c r="C2251" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2252">
+      <c r="A2252" t="s" s="0">
+        <v>2578</v>
+      </c>
+      <c r="B2252" t="s" s="0">
+        <v>2575</v>
+      </c>
+      <c r="C2252" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2253">
+      <c r="A2253" t="s" s="0">
+        <v>2579</v>
+      </c>
+      <c r="B2253" t="s" s="0">
+        <v>2575</v>
+      </c>
+      <c r="C2253" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2254">
+      <c r="A2254" t="s" s="0">
+        <v>2580</v>
+      </c>
+      <c r="B2254" t="s" s="0">
+        <v>2575</v>
+      </c>
+      <c r="C2254" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2255">
+      <c r="A2255" t="s" s="0">
+        <v>2581</v>
+      </c>
+      <c r="B2255" t="s" s="0">
+        <v>2575</v>
+      </c>
+      <c r="C2255" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>