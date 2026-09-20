--- v2 (2026-08-06)
+++ v3 (2026-09-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Akciový ú.f. UNIQA p.s. a.s." r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6765" uniqueCount="2582">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6891" uniqueCount="2630">
   <si>
     <t>29.05.2020</t>
   </si>
   <si>
     <t>770.000000</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>30.05.2020</t>
   </si>
   <si>
     <t>789.190000</t>
   </si>
   <si>
     <t>31.05.2020</t>
   </si>
   <si>
     <t>01.06.2020</t>
   </si>
   <si>
     <t>02.06.2020</t>
   </si>
   <si>
@@ -7752,98 +7752,242 @@
     <t>24.07.2026</t>
   </si>
   <si>
     <t>25.07.2026</t>
   </si>
   <si>
     <t>1941261600.680000</t>
   </si>
   <si>
     <t>26.07.2026</t>
   </si>
   <si>
     <t>27.07.2026</t>
   </si>
   <si>
     <t>28.07.2026</t>
   </si>
   <si>
     <t>29.07.2026</t>
   </si>
   <si>
     <t>30.07.2026</t>
   </si>
   <si>
     <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>2017134499.720000</t>
+  </si>
+  <si>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>2026149409.650000</t>
+  </si>
+  <si>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>15.08.2026</t>
+  </si>
+  <si>
+    <t>2014680772.560000</t>
+  </si>
+  <si>
+    <t>16.08.2026</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
+  </si>
+  <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>22.08.2026</t>
+  </si>
+  <si>
+    <t>2047077931.700000</t>
+  </si>
+  <si>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>24.08.2026</t>
+  </si>
+  <si>
+    <t>25.08.2026</t>
+  </si>
+  <si>
+    <t>26.08.2026</t>
+  </si>
+  <si>
+    <t>27.08.2026</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>2051876363.990000</t>
+  </si>
+  <si>
+    <t>30.08.2026</t>
+  </si>
+  <si>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>05.09.2026</t>
+  </si>
+  <si>
+    <t>2051148365.820000</t>
+  </si>
+  <si>
+    <t>06.09.2026</t>
+  </si>
+  <si>
+    <t>07.09.2026</t>
+  </si>
+  <si>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C2255"/>
+  <dimension ref="A1:C2297"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>4</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -32607,45 +32751,507 @@
         <v>2575</v>
       </c>
       <c r="C2253" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2254">
       <c r="A2254" t="s" s="0">
         <v>2580</v>
       </c>
       <c r="B2254" t="s" s="0">
         <v>2575</v>
       </c>
       <c r="C2254" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2255">
       <c r="A2255" t="s" s="0">
         <v>2581</v>
       </c>
       <c r="B2255" t="s" s="0">
         <v>2575</v>
       </c>
       <c r="C2255" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2256">
+      <c r="A2256" t="s" s="0">
+        <v>2582</v>
+      </c>
+      <c r="B2256" t="s" s="0">
+        <v>2583</v>
+      </c>
+      <c r="C2256" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2257">
+      <c r="A2257" t="s" s="0">
+        <v>2584</v>
+      </c>
+      <c r="B2257" t="s" s="0">
+        <v>2583</v>
+      </c>
+      <c r="C2257" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2258">
+      <c r="A2258" t="s" s="0">
+        <v>2585</v>
+      </c>
+      <c r="B2258" t="s" s="0">
+        <v>2583</v>
+      </c>
+      <c r="C2258" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2259">
+      <c r="A2259" t="s" s="0">
+        <v>2586</v>
+      </c>
+      <c r="B2259" t="s" s="0">
+        <v>2583</v>
+      </c>
+      <c r="C2259" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2260">
+      <c r="A2260" t="s" s="0">
+        <v>2587</v>
+      </c>
+      <c r="B2260" t="s" s="0">
+        <v>2583</v>
+      </c>
+      <c r="C2260" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2261">
+      <c r="A2261" t="s" s="0">
+        <v>2588</v>
+      </c>
+      <c r="B2261" t="s" s="0">
+        <v>2583</v>
+      </c>
+      <c r="C2261" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2262">
+      <c r="A2262" t="s" s="0">
+        <v>2589</v>
+      </c>
+      <c r="B2262" t="s" s="0">
+        <v>2583</v>
+      </c>
+      <c r="C2262" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2263">
+      <c r="A2263" t="s" s="0">
+        <v>2590</v>
+      </c>
+      <c r="B2263" t="s" s="0">
+        <v>2591</v>
+      </c>
+      <c r="C2263" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2264">
+      <c r="A2264" t="s" s="0">
+        <v>2592</v>
+      </c>
+      <c r="B2264" t="s" s="0">
+        <v>2591</v>
+      </c>
+      <c r="C2264" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2265">
+      <c r="A2265" t="s" s="0">
+        <v>2593</v>
+      </c>
+      <c r="B2265" t="s" s="0">
+        <v>2591</v>
+      </c>
+      <c r="C2265" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2266">
+      <c r="A2266" t="s" s="0">
+        <v>2594</v>
+      </c>
+      <c r="B2266" t="s" s="0">
+        <v>2591</v>
+      </c>
+      <c r="C2266" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2267">
+      <c r="A2267" t="s" s="0">
+        <v>2595</v>
+      </c>
+      <c r="B2267" t="s" s="0">
+        <v>2591</v>
+      </c>
+      <c r="C2267" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2268">
+      <c r="A2268" t="s" s="0">
+        <v>2596</v>
+      </c>
+      <c r="B2268" t="s" s="0">
+        <v>2591</v>
+      </c>
+      <c r="C2268" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2269">
+      <c r="A2269" t="s" s="0">
+        <v>2597</v>
+      </c>
+      <c r="B2269" t="s" s="0">
+        <v>2591</v>
+      </c>
+      <c r="C2269" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2270">
+      <c r="A2270" t="s" s="0">
+        <v>2598</v>
+      </c>
+      <c r="B2270" t="s" s="0">
+        <v>2599</v>
+      </c>
+      <c r="C2270" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2271">
+      <c r="A2271" t="s" s="0">
+        <v>2600</v>
+      </c>
+      <c r="B2271" t="s" s="0">
+        <v>2599</v>
+      </c>
+      <c r="C2271" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2272">
+      <c r="A2272" t="s" s="0">
+        <v>2601</v>
+      </c>
+      <c r="B2272" t="s" s="0">
+        <v>2599</v>
+      </c>
+      <c r="C2272" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2273">
+      <c r="A2273" t="s" s="0">
+        <v>2602</v>
+      </c>
+      <c r="B2273" t="s" s="0">
+        <v>2599</v>
+      </c>
+      <c r="C2273" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2274">
+      <c r="A2274" t="s" s="0">
+        <v>2603</v>
+      </c>
+      <c r="B2274" t="s" s="0">
+        <v>2599</v>
+      </c>
+      <c r="C2274" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2275">
+      <c r="A2275" t="s" s="0">
+        <v>2604</v>
+      </c>
+      <c r="B2275" t="s" s="0">
+        <v>2599</v>
+      </c>
+      <c r="C2275" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2276">
+      <c r="A2276" t="s" s="0">
+        <v>2605</v>
+      </c>
+      <c r="B2276" t="s" s="0">
+        <v>2599</v>
+      </c>
+      <c r="C2276" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2277">
+      <c r="A2277" t="s" s="0">
+        <v>2606</v>
+      </c>
+      <c r="B2277" t="s" s="0">
+        <v>2607</v>
+      </c>
+      <c r="C2277" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2278">
+      <c r="A2278" t="s" s="0">
+        <v>2608</v>
+      </c>
+      <c r="B2278" t="s" s="0">
+        <v>2607</v>
+      </c>
+      <c r="C2278" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2279">
+      <c r="A2279" t="s" s="0">
+        <v>2609</v>
+      </c>
+      <c r="B2279" t="s" s="0">
+        <v>2607</v>
+      </c>
+      <c r="C2279" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2280">
+      <c r="A2280" t="s" s="0">
+        <v>2610</v>
+      </c>
+      <c r="B2280" t="s" s="0">
+        <v>2607</v>
+      </c>
+      <c r="C2280" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2281">
+      <c r="A2281" t="s" s="0">
+        <v>2611</v>
+      </c>
+      <c r="B2281" t="s" s="0">
+        <v>2607</v>
+      </c>
+      <c r="C2281" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2282">
+      <c r="A2282" t="s" s="0">
+        <v>2612</v>
+      </c>
+      <c r="B2282" t="s" s="0">
+        <v>2607</v>
+      </c>
+      <c r="C2282" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2283">
+      <c r="A2283" t="s" s="0">
+        <v>2613</v>
+      </c>
+      <c r="B2283" t="s" s="0">
+        <v>2607</v>
+      </c>
+      <c r="C2283" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2284">
+      <c r="A2284" t="s" s="0">
+        <v>2614</v>
+      </c>
+      <c r="B2284" t="s" s="0">
+        <v>2615</v>
+      </c>
+      <c r="C2284" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2285">
+      <c r="A2285" t="s" s="0">
+        <v>2616</v>
+      </c>
+      <c r="B2285" t="s" s="0">
+        <v>2615</v>
+      </c>
+      <c r="C2285" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2286">
+      <c r="A2286" t="s" s="0">
+        <v>2617</v>
+      </c>
+      <c r="B2286" t="s" s="0">
+        <v>2615</v>
+      </c>
+      <c r="C2286" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2287">
+      <c r="A2287" t="s" s="0">
+        <v>2618</v>
+      </c>
+      <c r="B2287" t="s" s="0">
+        <v>2615</v>
+      </c>
+      <c r="C2287" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2288">
+      <c r="A2288" t="s" s="0">
+        <v>2619</v>
+      </c>
+      <c r="B2288" t="s" s="0">
+        <v>2615</v>
+      </c>
+      <c r="C2288" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2289">
+      <c r="A2289" t="s" s="0">
+        <v>2620</v>
+      </c>
+      <c r="B2289" t="s" s="0">
+        <v>2615</v>
+      </c>
+      <c r="C2289" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2290">
+      <c r="A2290" t="s" s="0">
+        <v>2621</v>
+      </c>
+      <c r="B2290" t="s" s="0">
+        <v>2615</v>
+      </c>
+      <c r="C2290" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2291">
+      <c r="A2291" t="s" s="0">
+        <v>2622</v>
+      </c>
+      <c r="B2291" t="s" s="0">
+        <v>2623</v>
+      </c>
+      <c r="C2291" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2292">
+      <c r="A2292" t="s" s="0">
+        <v>2624</v>
+      </c>
+      <c r="B2292" t="s" s="0">
+        <v>2623</v>
+      </c>
+      <c r="C2292" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2293">
+      <c r="A2293" t="s" s="0">
+        <v>2625</v>
+      </c>
+      <c r="B2293" t="s" s="0">
+        <v>2623</v>
+      </c>
+      <c r="C2293" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2294">
+      <c r="A2294" t="s" s="0">
+        <v>2626</v>
+      </c>
+      <c r="B2294" t="s" s="0">
+        <v>2623</v>
+      </c>
+      <c r="C2294" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2295">
+      <c r="A2295" t="s" s="0">
+        <v>2627</v>
+      </c>
+      <c r="B2295" t="s" s="0">
+        <v>2623</v>
+      </c>
+      <c r="C2295" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2296">
+      <c r="A2296" t="s" s="0">
+        <v>2628</v>
+      </c>
+      <c r="B2296" t="s" s="0">
+        <v>2623</v>
+      </c>
+      <c r="C2296" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2297">
+      <c r="A2297" t="s" s="0">
+        <v>2629</v>
+      </c>
+      <c r="B2297" t="s" s="0">
+        <v>2623</v>
+      </c>
+      <c r="C2297" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>