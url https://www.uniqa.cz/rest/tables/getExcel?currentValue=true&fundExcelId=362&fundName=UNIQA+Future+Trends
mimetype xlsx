--- v0 (2026-06-13)
+++ v1 (2026-08-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="UNIQA Future Trends" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5217" uniqueCount="2712">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5427" uniqueCount="2829">
   <si>
     <t>07.09.2021</t>
   </si>
   <si>
     <t>1.000000</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>08.09.2021</t>
   </si>
   <si>
     <t>09.09.2021</t>
   </si>
   <si>
     <t>10.09.2021</t>
   </si>
   <si>
     <t>11.09.2021</t>
   </si>
   <si>
     <t>12.09.2021</t>
   </si>
   <si>
@@ -8142,98 +8142,449 @@
     <t>07.06.2026</t>
   </si>
   <si>
     <t>08.06.2026</t>
   </si>
   <si>
     <t>1.327900</t>
   </si>
   <si>
     <t>09.06.2026</t>
   </si>
   <si>
     <t>1.304900</t>
   </si>
   <si>
     <t>10.06.2026</t>
   </si>
   <si>
     <t>1.281400</t>
   </si>
   <si>
     <t>11.06.2026</t>
   </si>
   <si>
     <t>1.319500</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>1.330000</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>14.06.2026</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>1.355000</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>1.336000</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>1.333300</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>1.372600</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>1.371900</t>
+  </si>
+  <si>
+    <t>20.06.2026</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>22.06.2026</t>
+  </si>
+  <si>
+    <t>1.391300</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>1.341900</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>1.348500</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>1.367900</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>1.339500</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>28.06.2026</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>1.342800</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>1.367100</t>
+  </si>
+  <si>
+    <t>01.07.2026</t>
+  </si>
+  <si>
+    <t>1.343600</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>1.324600</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>1.336200</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>05.07.2026</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>1.311300</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>1.311900</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>1.325100</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>1.295200</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>1.314100</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>1.301100</t>
+  </si>
+  <si>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>1.275300</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>1.257700</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>1.262000</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>1.292900</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>1.286400</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>1.270900</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>1.262400</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>1.261300</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>1.246900</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>1.223300</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>1.254900</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>1.257400</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
+    <t>1.268700</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>1.300000</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>1.287200</t>
+  </si>
+  <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
+    <t>1.283500</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>1.299800</t>
+  </si>
+  <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>1.292100</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>1.300500</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>1.323300</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>1.312700</t>
+  </si>
+  <si>
+    <t>15.08.2026</t>
+  </si>
+  <si>
+    <t>16.08.2026</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>1.316700</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>1.281500</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>1.276500</t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
+  </si>
+  <si>
+    <t>1.273300</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C1739"/>
+  <dimension ref="A1:C1809"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -27321,45 +27672,815 @@
         <v>2707</v>
       </c>
       <c r="C1737" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" t="s" s="0">
         <v>2708</v>
       </c>
       <c r="B1738" t="s" s="0">
         <v>2709</v>
       </c>
       <c r="C1738" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" t="s" s="0">
         <v>2710</v>
       </c>
       <c r="B1739" t="s" s="0">
         <v>2711</v>
       </c>
       <c r="C1739" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1740">
+      <c r="A1740" t="s" s="0">
+        <v>2712</v>
+      </c>
+      <c r="B1740" t="s" s="0">
+        <v>2713</v>
+      </c>
+      <c r="C1740" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1741">
+      <c r="A1741" t="s" s="0">
+        <v>2714</v>
+      </c>
+      <c r="B1741" t="s" s="0">
+        <v>2713</v>
+      </c>
+      <c r="C1741" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1742">
+      <c r="A1742" t="s" s="0">
+        <v>2715</v>
+      </c>
+      <c r="B1742" t="s" s="0">
+        <v>2713</v>
+      </c>
+      <c r="C1742" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1743">
+      <c r="A1743" t="s" s="0">
+        <v>2716</v>
+      </c>
+      <c r="B1743" t="s" s="0">
+        <v>2717</v>
+      </c>
+      <c r="C1743" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1744">
+      <c r="A1744" t="s" s="0">
+        <v>2718</v>
+      </c>
+      <c r="B1744" t="s" s="0">
+        <v>2719</v>
+      </c>
+      <c r="C1744" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1745">
+      <c r="A1745" t="s" s="0">
+        <v>2720</v>
+      </c>
+      <c r="B1745" t="s" s="0">
+        <v>2721</v>
+      </c>
+      <c r="C1745" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1746">
+      <c r="A1746" t="s" s="0">
+        <v>2722</v>
+      </c>
+      <c r="B1746" t="s" s="0">
+        <v>2723</v>
+      </c>
+      <c r="C1746" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1747">
+      <c r="A1747" t="s" s="0">
+        <v>2724</v>
+      </c>
+      <c r="B1747" t="s" s="0">
+        <v>2725</v>
+      </c>
+      <c r="C1747" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1748">
+      <c r="A1748" t="s" s="0">
+        <v>2726</v>
+      </c>
+      <c r="B1748" t="s" s="0">
+        <v>2725</v>
+      </c>
+      <c r="C1748" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1749">
+      <c r="A1749" t="s" s="0">
+        <v>2727</v>
+      </c>
+      <c r="B1749" t="s" s="0">
+        <v>2725</v>
+      </c>
+      <c r="C1749" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1750">
+      <c r="A1750" t="s" s="0">
+        <v>2728</v>
+      </c>
+      <c r="B1750" t="s" s="0">
+        <v>2729</v>
+      </c>
+      <c r="C1750" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1751">
+      <c r="A1751" t="s" s="0">
+        <v>2730</v>
+      </c>
+      <c r="B1751" t="s" s="0">
+        <v>2731</v>
+      </c>
+      <c r="C1751" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1752">
+      <c r="A1752" t="s" s="0">
+        <v>2732</v>
+      </c>
+      <c r="B1752" t="s" s="0">
+        <v>2733</v>
+      </c>
+      <c r="C1752" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1753">
+      <c r="A1753" t="s" s="0">
+        <v>2734</v>
+      </c>
+      <c r="B1753" t="s" s="0">
+        <v>2735</v>
+      </c>
+      <c r="C1753" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1754">
+      <c r="A1754" t="s" s="0">
+        <v>2736</v>
+      </c>
+      <c r="B1754" t="s" s="0">
+        <v>2737</v>
+      </c>
+      <c r="C1754" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1755">
+      <c r="A1755" t="s" s="0">
+        <v>2738</v>
+      </c>
+      <c r="B1755" t="s" s="0">
+        <v>2737</v>
+      </c>
+      <c r="C1755" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1756">
+      <c r="A1756" t="s" s="0">
+        <v>2739</v>
+      </c>
+      <c r="B1756" t="s" s="0">
+        <v>2737</v>
+      </c>
+      <c r="C1756" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1757">
+      <c r="A1757" t="s" s="0">
+        <v>2740</v>
+      </c>
+      <c r="B1757" t="s" s="0">
+        <v>2741</v>
+      </c>
+      <c r="C1757" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1758">
+      <c r="A1758" t="s" s="0">
+        <v>2742</v>
+      </c>
+      <c r="B1758" t="s" s="0">
+        <v>2743</v>
+      </c>
+      <c r="C1758" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1759">
+      <c r="A1759" t="s" s="0">
+        <v>2744</v>
+      </c>
+      <c r="B1759" t="s" s="0">
+        <v>2745</v>
+      </c>
+      <c r="C1759" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1760">
+      <c r="A1760" t="s" s="0">
+        <v>2746</v>
+      </c>
+      <c r="B1760" t="s" s="0">
+        <v>2747</v>
+      </c>
+      <c r="C1760" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1761">
+      <c r="A1761" t="s" s="0">
+        <v>2748</v>
+      </c>
+      <c r="B1761" t="s" s="0">
+        <v>2749</v>
+      </c>
+      <c r="C1761" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1762">
+      <c r="A1762" t="s" s="0">
+        <v>2750</v>
+      </c>
+      <c r="B1762" t="s" s="0">
+        <v>2749</v>
+      </c>
+      <c r="C1762" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1763">
+      <c r="A1763" t="s" s="0">
+        <v>2751</v>
+      </c>
+      <c r="B1763" t="s" s="0">
+        <v>2749</v>
+      </c>
+      <c r="C1763" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1764">
+      <c r="A1764" t="s" s="0">
+        <v>2752</v>
+      </c>
+      <c r="B1764" t="s" s="0">
+        <v>2749</v>
+      </c>
+      <c r="C1764" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1765">
+      <c r="A1765" t="s" s="0">
+        <v>2753</v>
+      </c>
+      <c r="B1765" t="s" s="0">
+        <v>2754</v>
+      </c>
+      <c r="C1765" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1766">
+      <c r="A1766" t="s" s="0">
+        <v>2755</v>
+      </c>
+      <c r="B1766" t="s" s="0">
+        <v>2756</v>
+      </c>
+      <c r="C1766" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1767">
+      <c r="A1767" t="s" s="0">
+        <v>2757</v>
+      </c>
+      <c r="B1767" t="s" s="0">
+        <v>2721</v>
+      </c>
+      <c r="C1767" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1768">
+      <c r="A1768" t="s" s="0">
+        <v>2758</v>
+      </c>
+      <c r="B1768" t="s" s="0">
+        <v>2759</v>
+      </c>
+      <c r="C1768" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1769">
+      <c r="A1769" t="s" s="0">
+        <v>2760</v>
+      </c>
+      <c r="B1769" t="s" s="0">
+        <v>2759</v>
+      </c>
+      <c r="C1769" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1770">
+      <c r="A1770" t="s" s="0">
+        <v>2761</v>
+      </c>
+      <c r="B1770" t="s" s="0">
+        <v>2759</v>
+      </c>
+      <c r="C1770" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1771">
+      <c r="A1771" t="s" s="0">
+        <v>2762</v>
+      </c>
+      <c r="B1771" t="s" s="0">
+        <v>2763</v>
+      </c>
+      <c r="C1771" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1772">
+      <c r="A1772" t="s" s="0">
+        <v>2764</v>
+      </c>
+      <c r="B1772" t="s" s="0">
+        <v>2765</v>
+      </c>
+      <c r="C1772" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1773">
+      <c r="A1773" t="s" s="0">
+        <v>2766</v>
+      </c>
+      <c r="B1773" t="s" s="0">
+        <v>2767</v>
+      </c>
+      <c r="C1773" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1774">
+      <c r="A1774" t="s" s="0">
+        <v>2768</v>
+      </c>
+      <c r="B1774" t="s" s="0">
+        <v>2769</v>
+      </c>
+      <c r="C1774" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1775">
+      <c r="A1775" t="s" s="0">
+        <v>2770</v>
+      </c>
+      <c r="B1775" t="s" s="0">
+        <v>2771</v>
+      </c>
+      <c r="C1775" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1776">
+      <c r="A1776" t="s" s="0">
+        <v>2772</v>
+      </c>
+      <c r="B1776" t="s" s="0">
+        <v>2771</v>
+      </c>
+      <c r="C1776" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1777">
+      <c r="A1777" t="s" s="0">
+        <v>2773</v>
+      </c>
+      <c r="B1777" t="s" s="0">
+        <v>2771</v>
+      </c>
+      <c r="C1777" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1778">
+      <c r="A1778" t="s" s="0">
+        <v>2774</v>
+      </c>
+      <c r="B1778" t="s" s="0">
+        <v>2775</v>
+      </c>
+      <c r="C1778" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1779">
+      <c r="A1779" t="s" s="0">
+        <v>2776</v>
+      </c>
+      <c r="B1779" t="s" s="0">
+        <v>2777</v>
+      </c>
+      <c r="C1779" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1780">
+      <c r="A1780" t="s" s="0">
+        <v>2778</v>
+      </c>
+      <c r="B1780" t="s" s="0">
+        <v>2779</v>
+      </c>
+      <c r="C1780" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1781">
+      <c r="A1781" t="s" s="0">
+        <v>2780</v>
+      </c>
+      <c r="B1781" t="s" s="0">
+        <v>2781</v>
+      </c>
+      <c r="C1781" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1782">
+      <c r="A1782" t="s" s="0">
+        <v>2782</v>
+      </c>
+      <c r="B1782" t="s" s="0">
+        <v>2783</v>
+      </c>
+      <c r="C1782" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1783">
+      <c r="A1783" t="s" s="0">
+        <v>2784</v>
+      </c>
+      <c r="B1783" t="s" s="0">
+        <v>2783</v>
+      </c>
+      <c r="C1783" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1784">
+      <c r="A1784" t="s" s="0">
+        <v>2785</v>
+      </c>
+      <c r="B1784" t="s" s="0">
+        <v>2783</v>
+      </c>
+      <c r="C1784" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1785">
+      <c r="A1785" t="s" s="0">
+        <v>2786</v>
+      </c>
+      <c r="B1785" t="s" s="0">
+        <v>2787</v>
+      </c>
+      <c r="C1785" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1786">
+      <c r="A1786" t="s" s="0">
+        <v>2788</v>
+      </c>
+      <c r="B1786" t="s" s="0">
+        <v>2789</v>
+      </c>
+      <c r="C1786" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1787">
+      <c r="A1787" t="s" s="0">
+        <v>2790</v>
+      </c>
+      <c r="B1787" t="s" s="0">
+        <v>2791</v>
+      </c>
+      <c r="C1787" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1788">
+      <c r="A1788" t="s" s="0">
+        <v>2792</v>
+      </c>
+      <c r="B1788" t="s" s="0">
+        <v>2793</v>
+      </c>
+      <c r="C1788" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1789">
+      <c r="A1789" t="s" s="0">
+        <v>2794</v>
+      </c>
+      <c r="B1789" t="s" s="0">
+        <v>2795</v>
+      </c>
+      <c r="C1789" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1790">
+      <c r="A1790" t="s" s="0">
+        <v>2796</v>
+      </c>
+      <c r="B1790" t="s" s="0">
+        <v>2795</v>
+      </c>
+      <c r="C1790" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1791">
+      <c r="A1791" t="s" s="0">
+        <v>2797</v>
+      </c>
+      <c r="B1791" t="s" s="0">
+        <v>2795</v>
+      </c>
+      <c r="C1791" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1792">
+      <c r="A1792" t="s" s="0">
+        <v>2798</v>
+      </c>
+      <c r="B1792" t="s" s="0">
+        <v>2799</v>
+      </c>
+      <c r="C1792" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1793">
+      <c r="A1793" t="s" s="0">
+        <v>2800</v>
+      </c>
+      <c r="B1793" t="s" s="0">
+        <v>2801</v>
+      </c>
+      <c r="C1793" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1794">
+      <c r="A1794" t="s" s="0">
+        <v>2802</v>
+      </c>
+      <c r="B1794" t="s" s="0">
+        <v>2803</v>
+      </c>
+      <c r="C1794" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1795">
+      <c r="A1795" t="s" s="0">
+        <v>2804</v>
+      </c>
+      <c r="B1795" t="s" s="0">
+        <v>2805</v>
+      </c>
+      <c r="C1795" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1796">
+      <c r="A1796" t="s" s="0">
+        <v>2806</v>
+      </c>
+      <c r="B1796" t="s" s="0">
+        <v>2807</v>
+      </c>
+      <c r="C1796" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1797">
+      <c r="A1797" t="s" s="0">
+        <v>2808</v>
+      </c>
+      <c r="B1797" t="s" s="0">
+        <v>2807</v>
+      </c>
+      <c r="C1797" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1798">
+      <c r="A1798" t="s" s="0">
+        <v>2809</v>
+      </c>
+      <c r="B1798" t="s" s="0">
+        <v>2807</v>
+      </c>
+      <c r="C1798" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1799">
+      <c r="A1799" t="s" s="0">
+        <v>2810</v>
+      </c>
+      <c r="B1799" t="s" s="0">
+        <v>2811</v>
+      </c>
+      <c r="C1799" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1800">
+      <c r="A1800" t="s" s="0">
+        <v>2812</v>
+      </c>
+      <c r="B1800" t="s" s="0">
+        <v>2813</v>
+      </c>
+      <c r="C1800" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1801">
+      <c r="A1801" t="s" s="0">
+        <v>2814</v>
+      </c>
+      <c r="B1801" t="s" s="0">
+        <v>2681</v>
+      </c>
+      <c r="C1801" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1802">
+      <c r="A1802" t="s" s="0">
+        <v>2815</v>
+      </c>
+      <c r="B1802" t="s" s="0">
+        <v>2816</v>
+      </c>
+      <c r="C1802" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1803">
+      <c r="A1803" t="s" s="0">
+        <v>2817</v>
+      </c>
+      <c r="B1803" t="s" s="0">
+        <v>2818</v>
+      </c>
+      <c r="C1803" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1804">
+      <c r="A1804" t="s" s="0">
+        <v>2819</v>
+      </c>
+      <c r="B1804" t="s" s="0">
+        <v>2818</v>
+      </c>
+      <c r="C1804" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1805">
+      <c r="A1805" t="s" s="0">
+        <v>2820</v>
+      </c>
+      <c r="B1805" t="s" s="0">
+        <v>2818</v>
+      </c>
+      <c r="C1805" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1806">
+      <c r="A1806" t="s" s="0">
+        <v>2821</v>
+      </c>
+      <c r="B1806" t="s" s="0">
+        <v>2822</v>
+      </c>
+      <c r="C1806" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1807">
+      <c r="A1807" t="s" s="0">
+        <v>2823</v>
+      </c>
+      <c r="B1807" t="s" s="0">
+        <v>2824</v>
+      </c>
+      <c r="C1807" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1808">
+      <c r="A1808" t="s" s="0">
+        <v>2825</v>
+      </c>
+      <c r="B1808" t="s" s="0">
+        <v>2826</v>
+      </c>
+      <c r="C1808" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1809">
+      <c r="A1809" t="s" s="0">
+        <v>2827</v>
+      </c>
+      <c r="B1809" t="s" s="0">
+        <v>2828</v>
+      </c>
+      <c r="C1809" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>