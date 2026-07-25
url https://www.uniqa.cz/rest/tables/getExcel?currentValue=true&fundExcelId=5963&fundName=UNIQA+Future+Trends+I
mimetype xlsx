--- v0 (2026-05-31)
+++ v1 (2026-07-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="UNIQA Future Trends I" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2616" uniqueCount="1380">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2784" uniqueCount="1475">
   <si>
     <t>08.01.2024</t>
   </si>
   <si>
     <t>0.734400</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>09.01.2024</t>
   </si>
   <si>
     <t>0.738000</t>
   </si>
   <si>
     <t>10.01.2024</t>
   </si>
   <si>
     <t>0.737200</t>
   </si>
   <si>
     <t>11.01.2024</t>
   </si>
   <si>
@@ -4146,98 +4146,383 @@
     <t>24.05.2026</t>
   </si>
   <si>
     <t>25.05.2026</t>
   </si>
   <si>
     <t>1.146200</t>
   </si>
   <si>
     <t>26.05.2026</t>
   </si>
   <si>
     <t>1.168600</t>
   </si>
   <si>
     <t>27.05.2026</t>
   </si>
   <si>
     <t>1.169900</t>
   </si>
   <si>
     <t>28.05.2026</t>
   </si>
   <si>
     <t>1.179700</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>1.190300</t>
+  </si>
+  <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
+    <t>31.05.2026</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>1.199000</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>1.210400</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>1.204300</t>
+  </si>
+  <si>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>1.196900</t>
+  </si>
+  <si>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>1.139200</t>
+  </si>
+  <si>
+    <t>06.06.2026</t>
+  </si>
+  <si>
+    <t>07.06.2026</t>
+  </si>
+  <si>
+    <t>08.06.2026</t>
+  </si>
+  <si>
+    <t>1.160500</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>1.140800</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>1.120700</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>1.153400</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>1.162400</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>14.06.2026</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>1.183900</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>1.167700</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>1.165400</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>1.199100</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>1.198600</t>
+  </si>
+  <si>
+    <t>20.06.2026</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>22.06.2026</t>
+  </si>
+  <si>
+    <t>1.215300</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>1.173000</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>1.178600</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>1.195300</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>1.171000</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>28.06.2026</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>1.173900</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>1.194800</t>
+  </si>
+  <si>
+    <t>01.07.2026</t>
+  </si>
+  <si>
+    <t>1.174600</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>1.158400</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>1.168400</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>05.07.2026</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>1.147200</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>1.147700</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>1.166000</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>1.159100</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>1.133700</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>1.149800</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>1.138700</t>
+  </si>
+  <si>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>1.116600</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>1.101600</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>1.105300</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>1.131700</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>1.126200</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>1.112900</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C872"/>
+  <dimension ref="A1:C928"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>4</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -13788,45 +14073,661 @@
         <v>1375</v>
       </c>
       <c r="C870" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="s" s="0">
         <v>1376</v>
       </c>
       <c r="B871" t="s" s="0">
         <v>1377</v>
       </c>
       <c r="C871" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="s" s="0">
         <v>1378</v>
       </c>
       <c r="B872" t="s" s="0">
         <v>1379</v>
       </c>
       <c r="C872" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" t="s" s="0">
+        <v>1380</v>
+      </c>
+      <c r="B873" t="s" s="0">
+        <v>1381</v>
+      </c>
+      <c r="C873" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" t="s" s="0">
+        <v>1382</v>
+      </c>
+      <c r="B874" t="s" s="0">
+        <v>1381</v>
+      </c>
+      <c r="C874" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" t="s" s="0">
+        <v>1383</v>
+      </c>
+      <c r="B875" t="s" s="0">
+        <v>1381</v>
+      </c>
+      <c r="C875" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" t="s" s="0">
+        <v>1384</v>
+      </c>
+      <c r="B876" t="s" s="0">
+        <v>1385</v>
+      </c>
+      <c r="C876" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" t="s" s="0">
+        <v>1386</v>
+      </c>
+      <c r="B877" t="s" s="0">
+        <v>1387</v>
+      </c>
+      <c r="C877" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" t="s" s="0">
+        <v>1388</v>
+      </c>
+      <c r="B878" t="s" s="0">
+        <v>1389</v>
+      </c>
+      <c r="C878" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" t="s" s="0">
+        <v>1390</v>
+      </c>
+      <c r="B879" t="s" s="0">
+        <v>1391</v>
+      </c>
+      <c r="C879" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" t="s" s="0">
+        <v>1392</v>
+      </c>
+      <c r="B880" t="s" s="0">
+        <v>1393</v>
+      </c>
+      <c r="C880" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" t="s" s="0">
+        <v>1394</v>
+      </c>
+      <c r="B881" t="s" s="0">
+        <v>1393</v>
+      </c>
+      <c r="C881" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" t="s" s="0">
+        <v>1395</v>
+      </c>
+      <c r="B882" t="s" s="0">
+        <v>1393</v>
+      </c>
+      <c r="C882" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" t="s" s="0">
+        <v>1396</v>
+      </c>
+      <c r="B883" t="s" s="0">
+        <v>1397</v>
+      </c>
+      <c r="C883" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" t="s" s="0">
+        <v>1398</v>
+      </c>
+      <c r="B884" t="s" s="0">
+        <v>1399</v>
+      </c>
+      <c r="C884" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" t="s" s="0">
+        <v>1400</v>
+      </c>
+      <c r="B885" t="s" s="0">
+        <v>1401</v>
+      </c>
+      <c r="C885" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="s" s="0">
+        <v>1402</v>
+      </c>
+      <c r="B886" t="s" s="0">
+        <v>1403</v>
+      </c>
+      <c r="C886" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" t="s" s="0">
+        <v>1404</v>
+      </c>
+      <c r="B887" t="s" s="0">
+        <v>1405</v>
+      </c>
+      <c r="C887" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="s" s="0">
+        <v>1406</v>
+      </c>
+      <c r="B888" t="s" s="0">
+        <v>1405</v>
+      </c>
+      <c r="C888" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="s" s="0">
+        <v>1407</v>
+      </c>
+      <c r="B889" t="s" s="0">
+        <v>1405</v>
+      </c>
+      <c r="C889" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="s" s="0">
+        <v>1408</v>
+      </c>
+      <c r="B890" t="s" s="0">
+        <v>1409</v>
+      </c>
+      <c r="C890" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="s" s="0">
+        <v>1410</v>
+      </c>
+      <c r="B891" t="s" s="0">
+        <v>1411</v>
+      </c>
+      <c r="C891" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="s" s="0">
+        <v>1412</v>
+      </c>
+      <c r="B892" t="s" s="0">
+        <v>1413</v>
+      </c>
+      <c r="C892" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="s" s="0">
+        <v>1414</v>
+      </c>
+      <c r="B893" t="s" s="0">
+        <v>1415</v>
+      </c>
+      <c r="C893" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="s" s="0">
+        <v>1416</v>
+      </c>
+      <c r="B894" t="s" s="0">
+        <v>1417</v>
+      </c>
+      <c r="C894" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="s" s="0">
+        <v>1418</v>
+      </c>
+      <c r="B895" t="s" s="0">
+        <v>1417</v>
+      </c>
+      <c r="C895" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="s" s="0">
+        <v>1419</v>
+      </c>
+      <c r="B896" t="s" s="0">
+        <v>1417</v>
+      </c>
+      <c r="C896" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="s" s="0">
+        <v>1420</v>
+      </c>
+      <c r="B897" t="s" s="0">
+        <v>1421</v>
+      </c>
+      <c r="C897" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="s" s="0">
+        <v>1422</v>
+      </c>
+      <c r="B898" t="s" s="0">
+        <v>1423</v>
+      </c>
+      <c r="C898" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="s" s="0">
+        <v>1424</v>
+      </c>
+      <c r="B899" t="s" s="0">
+        <v>1425</v>
+      </c>
+      <c r="C899" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="s" s="0">
+        <v>1426</v>
+      </c>
+      <c r="B900" t="s" s="0">
+        <v>1427</v>
+      </c>
+      <c r="C900" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="s" s="0">
+        <v>1428</v>
+      </c>
+      <c r="B901" t="s" s="0">
+        <v>1429</v>
+      </c>
+      <c r="C901" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="s" s="0">
+        <v>1430</v>
+      </c>
+      <c r="B902" t="s" s="0">
+        <v>1429</v>
+      </c>
+      <c r="C902" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="s" s="0">
+        <v>1431</v>
+      </c>
+      <c r="B903" t="s" s="0">
+        <v>1429</v>
+      </c>
+      <c r="C903" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="s" s="0">
+        <v>1432</v>
+      </c>
+      <c r="B904" t="s" s="0">
+        <v>1433</v>
+      </c>
+      <c r="C904" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="s" s="0">
+        <v>1434</v>
+      </c>
+      <c r="B905" t="s" s="0">
+        <v>1435</v>
+      </c>
+      <c r="C905" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="s" s="0">
+        <v>1436</v>
+      </c>
+      <c r="B906" t="s" s="0">
+        <v>1437</v>
+      </c>
+      <c r="C906" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="s" s="0">
+        <v>1438</v>
+      </c>
+      <c r="B907" t="s" s="0">
+        <v>1439</v>
+      </c>
+      <c r="C907" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="s" s="0">
+        <v>1440</v>
+      </c>
+      <c r="B908" t="s" s="0">
+        <v>1441</v>
+      </c>
+      <c r="C908" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="s" s="0">
+        <v>1442</v>
+      </c>
+      <c r="B909" t="s" s="0">
+        <v>1441</v>
+      </c>
+      <c r="C909" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="s" s="0">
+        <v>1443</v>
+      </c>
+      <c r="B910" t="s" s="0">
+        <v>1441</v>
+      </c>
+      <c r="C910" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="s" s="0">
+        <v>1444</v>
+      </c>
+      <c r="B911" t="s" s="0">
+        <v>1441</v>
+      </c>
+      <c r="C911" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="s" s="0">
+        <v>1445</v>
+      </c>
+      <c r="B912" t="s" s="0">
+        <v>1446</v>
+      </c>
+      <c r="C912" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="s" s="0">
+        <v>1447</v>
+      </c>
+      <c r="B913" t="s" s="0">
+        <v>1448</v>
+      </c>
+      <c r="C913" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="s" s="0">
+        <v>1449</v>
+      </c>
+      <c r="B914" t="s" s="0">
+        <v>1450</v>
+      </c>
+      <c r="C914" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" t="s" s="0">
+        <v>1451</v>
+      </c>
+      <c r="B915" t="s" s="0">
+        <v>1452</v>
+      </c>
+      <c r="C915" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" t="s" s="0">
+        <v>1453</v>
+      </c>
+      <c r="B916" t="s" s="0">
+        <v>1452</v>
+      </c>
+      <c r="C916" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="s" s="0">
+        <v>1454</v>
+      </c>
+      <c r="B917" t="s" s="0">
+        <v>1452</v>
+      </c>
+      <c r="C917" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" t="s" s="0">
+        <v>1455</v>
+      </c>
+      <c r="B918" t="s" s="0">
+        <v>1456</v>
+      </c>
+      <c r="C918" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" t="s" s="0">
+        <v>1457</v>
+      </c>
+      <c r="B919" t="s" s="0">
+        <v>1458</v>
+      </c>
+      <c r="C919" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920" t="s" s="0">
+        <v>1459</v>
+      </c>
+      <c r="B920" t="s" s="0">
+        <v>1460</v>
+      </c>
+      <c r="C920" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" t="s" s="0">
+        <v>1461</v>
+      </c>
+      <c r="B921" t="s" s="0">
+        <v>1462</v>
+      </c>
+      <c r="C921" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" t="s" s="0">
+        <v>1463</v>
+      </c>
+      <c r="B922" t="s" s="0">
+        <v>1464</v>
+      </c>
+      <c r="C922" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="s" s="0">
+        <v>1465</v>
+      </c>
+      <c r="B923" t="s" s="0">
+        <v>1464</v>
+      </c>
+      <c r="C923" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" t="s" s="0">
+        <v>1466</v>
+      </c>
+      <c r="B924" t="s" s="0">
+        <v>1464</v>
+      </c>
+      <c r="C924" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" t="s" s="0">
+        <v>1467</v>
+      </c>
+      <c r="B925" t="s" s="0">
+        <v>1468</v>
+      </c>
+      <c r="C925" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" t="s" s="0">
+        <v>1469</v>
+      </c>
+      <c r="B926" t="s" s="0">
+        <v>1470</v>
+      </c>
+      <c r="C926" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" t="s" s="0">
+        <v>1471</v>
+      </c>
+      <c r="B927" t="s" s="0">
+        <v>1472</v>
+      </c>
+      <c r="C927" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" t="s" s="0">
+        <v>1473</v>
+      </c>
+      <c r="B928" t="s" s="0">
+        <v>1474</v>
+      </c>
+      <c r="C928" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>