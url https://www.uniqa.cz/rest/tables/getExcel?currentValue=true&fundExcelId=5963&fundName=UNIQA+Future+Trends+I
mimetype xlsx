--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="UNIQA Future Trends I" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2784" uniqueCount="1475">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2910" uniqueCount="1544">
   <si>
     <t>08.01.2024</t>
   </si>
   <si>
     <t>0.734400</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>09.01.2024</t>
   </si>
   <si>
     <t>0.738000</t>
   </si>
   <si>
     <t>10.01.2024</t>
   </si>
   <si>
     <t>0.737200</t>
   </si>
   <si>
     <t>11.01.2024</t>
   </si>
   <si>
@@ -4431,98 +4431,305 @@
     <t>19.07.2026</t>
   </si>
   <si>
     <t>20.07.2026</t>
   </si>
   <si>
     <t>1.105300</t>
   </si>
   <si>
     <t>21.07.2026</t>
   </si>
   <si>
     <t>1.131700</t>
   </si>
   <si>
     <t>22.07.2026</t>
   </si>
   <si>
     <t>1.126200</t>
   </si>
   <si>
     <t>23.07.2026</t>
   </si>
   <si>
     <t>1.112900</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>1.105700</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>1.104800</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>1.092500</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>1.072300</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>1.099500</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
+    <t>1.111300</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>1.138100</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>1.127200</t>
+  </si>
+  <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
+    <t>1.124000</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>1.131500</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>1.138800</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>1.148400</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>1.158300</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>1.149300</t>
+  </si>
+  <si>
+    <t>15.08.2026</t>
+  </si>
+  <si>
+    <t>16.08.2026</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>1.152800</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>1.122800</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>1.118500</t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
+  </si>
+  <si>
+    <t>1.115800</t>
+  </si>
+  <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>1.117200</t>
+  </si>
+  <si>
+    <t>22.08.2026</t>
+  </si>
+  <si>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>24.08.2026</t>
+  </si>
+  <si>
+    <t>1.102900</t>
+  </si>
+  <si>
+    <t>25.08.2026</t>
+  </si>
+  <si>
+    <t>1.113800</t>
+  </si>
+  <si>
+    <t>26.08.2026</t>
+  </si>
+  <si>
+    <t>1.113600</t>
+  </si>
+  <si>
+    <t>27.08.2026</t>
+  </si>
+  <si>
+    <t>1.127300</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>1.123200</t>
+  </si>
+  <si>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>30.08.2026</t>
+  </si>
+  <si>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>1.108600</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>1.114200</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>1.121600</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C928"/>
+  <dimension ref="A1:C970"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>4</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -14689,45 +14896,507 @@
         <v>1470</v>
       </c>
       <c r="C926" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="s" s="0">
         <v>1471</v>
       </c>
       <c r="B927" t="s" s="0">
         <v>1472</v>
       </c>
       <c r="C927" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="s" s="0">
         <v>1473</v>
       </c>
       <c r="B928" t="s" s="0">
         <v>1474</v>
       </c>
       <c r="C928" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" t="s" s="0">
+        <v>1475</v>
+      </c>
+      <c r="B929" t="s" s="0">
+        <v>1476</v>
+      </c>
+      <c r="C929" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" t="s" s="0">
+        <v>1477</v>
+      </c>
+      <c r="B930" t="s" s="0">
+        <v>1476</v>
+      </c>
+      <c r="C930" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" t="s" s="0">
+        <v>1478</v>
+      </c>
+      <c r="B931" t="s" s="0">
+        <v>1476</v>
+      </c>
+      <c r="C931" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" t="s" s="0">
+        <v>1479</v>
+      </c>
+      <c r="B932" t="s" s="0">
+        <v>1480</v>
+      </c>
+      <c r="C932" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" t="s" s="0">
+        <v>1481</v>
+      </c>
+      <c r="B933" t="s" s="0">
+        <v>1482</v>
+      </c>
+      <c r="C933" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="s" s="0">
+        <v>1483</v>
+      </c>
+      <c r="B934" t="s" s="0">
+        <v>1484</v>
+      </c>
+      <c r="C934" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="s" s="0">
+        <v>1485</v>
+      </c>
+      <c r="B935" t="s" s="0">
+        <v>1486</v>
+      </c>
+      <c r="C935" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="s" s="0">
+        <v>1487</v>
+      </c>
+      <c r="B936" t="s" s="0">
+        <v>1464</v>
+      </c>
+      <c r="C936" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="s" s="0">
+        <v>1488</v>
+      </c>
+      <c r="B937" t="s" s="0">
+        <v>1464</v>
+      </c>
+      <c r="C937" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" t="s" s="0">
+        <v>1489</v>
+      </c>
+      <c r="B938" t="s" s="0">
+        <v>1464</v>
+      </c>
+      <c r="C938" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="s" s="0">
+        <v>1490</v>
+      </c>
+      <c r="B939" t="s" s="0">
+        <v>1491</v>
+      </c>
+      <c r="C939" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="s" s="0">
+        <v>1492</v>
+      </c>
+      <c r="B940" t="s" s="0">
+        <v>1493</v>
+      </c>
+      <c r="C940" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="s" s="0">
+        <v>1494</v>
+      </c>
+      <c r="B941" t="s" s="0">
+        <v>1495</v>
+      </c>
+      <c r="C941" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="s" s="0">
+        <v>1496</v>
+      </c>
+      <c r="B942" t="s" s="0">
+        <v>1497</v>
+      </c>
+      <c r="C942" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="s" s="0">
+        <v>1498</v>
+      </c>
+      <c r="B943" t="s" s="0">
+        <v>1493</v>
+      </c>
+      <c r="C943" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" t="s" s="0">
+        <v>1499</v>
+      </c>
+      <c r="B944" t="s" s="0">
+        <v>1493</v>
+      </c>
+      <c r="C944" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="s" s="0">
+        <v>1500</v>
+      </c>
+      <c r="B945" t="s" s="0">
+        <v>1493</v>
+      </c>
+      <c r="C945" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" t="s" s="0">
+        <v>1501</v>
+      </c>
+      <c r="B946" t="s" s="0">
+        <v>1502</v>
+      </c>
+      <c r="C946" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="s" s="0">
+        <v>1503</v>
+      </c>
+      <c r="B947" t="s" s="0">
+        <v>1504</v>
+      </c>
+      <c r="C947" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="s" s="0">
+        <v>1505</v>
+      </c>
+      <c r="B948" t="s" s="0">
+        <v>1506</v>
+      </c>
+      <c r="C948" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="s" s="0">
+        <v>1507</v>
+      </c>
+      <c r="B949" t="s" s="0">
+        <v>1508</v>
+      </c>
+      <c r="C949" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="s" s="0">
+        <v>1509</v>
+      </c>
+      <c r="B950" t="s" s="0">
+        <v>1510</v>
+      </c>
+      <c r="C950" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="s" s="0">
+        <v>1511</v>
+      </c>
+      <c r="B951" t="s" s="0">
+        <v>1510</v>
+      </c>
+      <c r="C951" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="s" s="0">
+        <v>1512</v>
+      </c>
+      <c r="B952" t="s" s="0">
+        <v>1510</v>
+      </c>
+      <c r="C952" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="s" s="0">
+        <v>1513</v>
+      </c>
+      <c r="B953" t="s" s="0">
+        <v>1514</v>
+      </c>
+      <c r="C953" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="s" s="0">
+        <v>1515</v>
+      </c>
+      <c r="B954" t="s" s="0">
+        <v>1516</v>
+      </c>
+      <c r="C954" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="s" s="0">
+        <v>1517</v>
+      </c>
+      <c r="B955" t="s" s="0">
+        <v>1518</v>
+      </c>
+      <c r="C955" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="s" s="0">
+        <v>1519</v>
+      </c>
+      <c r="B956" t="s" s="0">
+        <v>1520</v>
+      </c>
+      <c r="C956" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="s" s="0">
+        <v>1521</v>
+      </c>
+      <c r="B957" t="s" s="0">
+        <v>1522</v>
+      </c>
+      <c r="C957" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="s" s="0">
+        <v>1523</v>
+      </c>
+      <c r="B958" t="s" s="0">
+        <v>1522</v>
+      </c>
+      <c r="C958" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" t="s" s="0">
+        <v>1524</v>
+      </c>
+      <c r="B959" t="s" s="0">
+        <v>1522</v>
+      </c>
+      <c r="C959" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" t="s" s="0">
+        <v>1525</v>
+      </c>
+      <c r="B960" t="s" s="0">
+        <v>1526</v>
+      </c>
+      <c r="C960" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" t="s" s="0">
+        <v>1527</v>
+      </c>
+      <c r="B961" t="s" s="0">
+        <v>1528</v>
+      </c>
+      <c r="C961" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" t="s" s="0">
+        <v>1529</v>
+      </c>
+      <c r="B962" t="s" s="0">
+        <v>1530</v>
+      </c>
+      <c r="C962" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" t="s" s="0">
+        <v>1531</v>
+      </c>
+      <c r="B963" t="s" s="0">
+        <v>1532</v>
+      </c>
+      <c r="C963" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" t="s" s="0">
+        <v>1533</v>
+      </c>
+      <c r="B964" t="s" s="0">
+        <v>1534</v>
+      </c>
+      <c r="C964" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" t="s" s="0">
+        <v>1535</v>
+      </c>
+      <c r="B965" t="s" s="0">
+        <v>1534</v>
+      </c>
+      <c r="C965" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" t="s" s="0">
+        <v>1536</v>
+      </c>
+      <c r="B966" t="s" s="0">
+        <v>1534</v>
+      </c>
+      <c r="C966" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="s" s="0">
+        <v>1537</v>
+      </c>
+      <c r="B967" t="s" s="0">
+        <v>1518</v>
+      </c>
+      <c r="C967" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" t="s" s="0">
+        <v>1538</v>
+      </c>
+      <c r="B968" t="s" s="0">
+        <v>1539</v>
+      </c>
+      <c r="C968" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" t="s" s="0">
+        <v>1540</v>
+      </c>
+      <c r="B969" t="s" s="0">
+        <v>1541</v>
+      </c>
+      <c r="C969" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="s" s="0">
+        <v>1542</v>
+      </c>
+      <c r="B970" t="s" s="0">
+        <v>1543</v>
+      </c>
+      <c r="C970" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>