--- v0 (2026-05-21)
+++ v1 (2026-07-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Umírněný investiční program" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="210">
   <si>
     <t>02.03.2026</t>
   </si>
   <si>
     <t>106.659200</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>03.03.2026</t>
   </si>
   <si>
     <t>106.667200</t>
   </si>
   <si>
     <t>04.03.2026</t>
   </si>
   <si>
     <t>106.606800</t>
   </si>
   <si>
     <t>05.03.2026</t>
   </si>
   <si>
@@ -396,98 +396,338 @@
     <t>106.754600</t>
   </si>
   <si>
     <t>14.05.2026</t>
   </si>
   <si>
     <t>106.637000</t>
   </si>
   <si>
     <t>15.05.2026</t>
   </si>
   <si>
     <t>106.720900</t>
   </si>
   <si>
     <t>16.05.2026</t>
   </si>
   <si>
     <t>17.05.2026</t>
   </si>
   <si>
     <t>18.05.2026</t>
   </si>
   <si>
     <t>106.783000</t>
+  </si>
+  <si>
+    <t>19.05.2026</t>
+  </si>
+  <si>
+    <t>106.611500</t>
+  </si>
+  <si>
+    <t>20.05.2026</t>
+  </si>
+  <si>
+    <t>106.614200</t>
+  </si>
+  <si>
+    <t>21.05.2026</t>
+  </si>
+  <si>
+    <t>106.571200</t>
+  </si>
+  <si>
+    <t>22.05.2026</t>
+  </si>
+  <si>
+    <t>106.682600</t>
+  </si>
+  <si>
+    <t>23.05.2026</t>
+  </si>
+  <si>
+    <t>24.05.2026</t>
+  </si>
+  <si>
+    <t>25.05.2026</t>
+  </si>
+  <si>
+    <t>106.679100</t>
+  </si>
+  <si>
+    <t>26.05.2026</t>
+  </si>
+  <si>
+    <t>106.756900</t>
+  </si>
+  <si>
+    <t>27.05.2026</t>
+  </si>
+  <si>
+    <t>106.860000</t>
+  </si>
+  <si>
+    <t>28.05.2026</t>
+  </si>
+  <si>
+    <t>106.898100</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>106.961200</t>
+  </si>
+  <si>
+    <t>30.05.2026</t>
+  </si>
+  <si>
+    <t>31.05.2026</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>106.960000</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>107.053600</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>107.002400</t>
+  </si>
+  <si>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>107.031200</t>
+  </si>
+  <si>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>106.957300</t>
+  </si>
+  <si>
+    <t>06.06.2026</t>
+  </si>
+  <si>
+    <t>07.06.2026</t>
+  </si>
+  <si>
+    <t>08.06.2026</t>
+  </si>
+  <si>
+    <t>107.004700</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>106.859500</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>106.864500</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>106.809600</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
+  </si>
+  <si>
+    <t>106.788300</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>14.06.2026</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>106.825300</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>106.978200</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>107.118900</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>107.137500</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>107.166400</t>
+  </si>
+  <si>
+    <t>20.06.2026</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>22.06.2026</t>
+  </si>
+  <si>
+    <t>107.137400</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>107.116200</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>107.155400</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>107.111600</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>107.133300</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>28.06.2026</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>107.195400</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>107.203500</t>
+  </si>
+  <si>
+    <t>01.07.2026</t>
+  </si>
+  <si>
+    <t>107.202300</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>107.250000</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>107.272100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C78"/>
+  <dimension ref="A1:C124"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>4</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -1304,45 +1544,551 @@
         <v>125</v>
       </c>
       <c r="C76" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s" s="0">
         <v>127</v>
       </c>
       <c r="B77" t="s" s="0">
         <v>125</v>
       </c>
       <c r="C77" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s" s="0">
         <v>128</v>
       </c>
       <c r="B78" t="s" s="0">
         <v>129</v>
       </c>
       <c r="C78" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s" s="0">
+        <v>130</v>
+      </c>
+      <c r="B79" t="s" s="0">
+        <v>131</v>
+      </c>
+      <c r="C79" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s" s="0">
+        <v>132</v>
+      </c>
+      <c r="B80" t="s" s="0">
+        <v>133</v>
+      </c>
+      <c r="C80" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s" s="0">
+        <v>134</v>
+      </c>
+      <c r="B81" t="s" s="0">
+        <v>135</v>
+      </c>
+      <c r="C81" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s" s="0">
+        <v>136</v>
+      </c>
+      <c r="B82" t="s" s="0">
+        <v>137</v>
+      </c>
+      <c r="C82" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s" s="0">
+        <v>138</v>
+      </c>
+      <c r="B83" t="s" s="0">
+        <v>137</v>
+      </c>
+      <c r="C83" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s" s="0">
+        <v>139</v>
+      </c>
+      <c r="B84" t="s" s="0">
+        <v>137</v>
+      </c>
+      <c r="C84" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s" s="0">
+        <v>140</v>
+      </c>
+      <c r="B85" t="s" s="0">
+        <v>141</v>
+      </c>
+      <c r="C85" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s" s="0">
+        <v>142</v>
+      </c>
+      <c r="B86" t="s" s="0">
+        <v>143</v>
+      </c>
+      <c r="C86" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s" s="0">
+        <v>144</v>
+      </c>
+      <c r="B87" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="C87" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s" s="0">
+        <v>146</v>
+      </c>
+      <c r="B88" t="s" s="0">
+        <v>147</v>
+      </c>
+      <c r="C88" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s" s="0">
+        <v>148</v>
+      </c>
+      <c r="B89" t="s" s="0">
+        <v>149</v>
+      </c>
+      <c r="C89" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s" s="0">
+        <v>150</v>
+      </c>
+      <c r="B90" t="s" s="0">
+        <v>149</v>
+      </c>
+      <c r="C90" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s" s="0">
+        <v>151</v>
+      </c>
+      <c r="B91" t="s" s="0">
+        <v>149</v>
+      </c>
+      <c r="C91" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s" s="0">
+        <v>152</v>
+      </c>
+      <c r="B92" t="s" s="0">
+        <v>153</v>
+      </c>
+      <c r="C92" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s" s="0">
+        <v>154</v>
+      </c>
+      <c r="B93" t="s" s="0">
+        <v>155</v>
+      </c>
+      <c r="C93" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s" s="0">
+        <v>156</v>
+      </c>
+      <c r="B94" t="s" s="0">
+        <v>157</v>
+      </c>
+      <c r="C94" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s" s="0">
+        <v>158</v>
+      </c>
+      <c r="B95" t="s" s="0">
+        <v>159</v>
+      </c>
+      <c r="C95" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s" s="0">
+        <v>160</v>
+      </c>
+      <c r="B96" t="s" s="0">
+        <v>161</v>
+      </c>
+      <c r="C96" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s" s="0">
+        <v>162</v>
+      </c>
+      <c r="B97" t="s" s="0">
+        <v>161</v>
+      </c>
+      <c r="C97" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s" s="0">
+        <v>163</v>
+      </c>
+      <c r="B98" t="s" s="0">
+        <v>161</v>
+      </c>
+      <c r="C98" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s" s="0">
+        <v>164</v>
+      </c>
+      <c r="B99" t="s" s="0">
+        <v>165</v>
+      </c>
+      <c r="C99" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s" s="0">
+        <v>166</v>
+      </c>
+      <c r="B100" t="s" s="0">
+        <v>167</v>
+      </c>
+      <c r="C100" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s" s="0">
+        <v>168</v>
+      </c>
+      <c r="B101" t="s" s="0">
+        <v>169</v>
+      </c>
+      <c r="C101" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s" s="0">
+        <v>170</v>
+      </c>
+      <c r="B102" t="s" s="0">
+        <v>171</v>
+      </c>
+      <c r="C102" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s" s="0">
+        <v>172</v>
+      </c>
+      <c r="B103" t="s" s="0">
+        <v>173</v>
+      </c>
+      <c r="C103" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s" s="0">
+        <v>174</v>
+      </c>
+      <c r="B104" t="s" s="0">
+        <v>173</v>
+      </c>
+      <c r="C104" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s" s="0">
+        <v>175</v>
+      </c>
+      <c r="B105" t="s" s="0">
+        <v>173</v>
+      </c>
+      <c r="C105" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s" s="0">
+        <v>176</v>
+      </c>
+      <c r="B106" t="s" s="0">
+        <v>177</v>
+      </c>
+      <c r="C106" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s" s="0">
+        <v>178</v>
+      </c>
+      <c r="B107" t="s" s="0">
+        <v>179</v>
+      </c>
+      <c r="C107" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s" s="0">
+        <v>180</v>
+      </c>
+      <c r="B108" t="s" s="0">
+        <v>181</v>
+      </c>
+      <c r="C108" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s" s="0">
+        <v>182</v>
+      </c>
+      <c r="B109" t="s" s="0">
+        <v>183</v>
+      </c>
+      <c r="C109" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s" s="0">
+        <v>184</v>
+      </c>
+      <c r="B110" t="s" s="0">
+        <v>185</v>
+      </c>
+      <c r="C110" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s" s="0">
+        <v>186</v>
+      </c>
+      <c r="B111" t="s" s="0">
+        <v>185</v>
+      </c>
+      <c r="C111" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s" s="0">
+        <v>187</v>
+      </c>
+      <c r="B112" t="s" s="0">
+        <v>185</v>
+      </c>
+      <c r="C112" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s" s="0">
+        <v>188</v>
+      </c>
+      <c r="B113" t="s" s="0">
+        <v>189</v>
+      </c>
+      <c r="C113" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s" s="0">
+        <v>190</v>
+      </c>
+      <c r="B114" t="s" s="0">
+        <v>191</v>
+      </c>
+      <c r="C114" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s" s="0">
+        <v>192</v>
+      </c>
+      <c r="B115" t="s" s="0">
+        <v>193</v>
+      </c>
+      <c r="C115" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s" s="0">
+        <v>194</v>
+      </c>
+      <c r="B116" t="s" s="0">
+        <v>195</v>
+      </c>
+      <c r="C116" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s" s="0">
+        <v>196</v>
+      </c>
+      <c r="B117" t="s" s="0">
+        <v>197</v>
+      </c>
+      <c r="C117" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s" s="0">
+        <v>198</v>
+      </c>
+      <c r="B118" t="s" s="0">
+        <v>197</v>
+      </c>
+      <c r="C118" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s" s="0">
+        <v>199</v>
+      </c>
+      <c r="B119" t="s" s="0">
+        <v>197</v>
+      </c>
+      <c r="C119" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s" s="0">
+        <v>200</v>
+      </c>
+      <c r="B120" t="s" s="0">
+        <v>201</v>
+      </c>
+      <c r="C120" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s" s="0">
+        <v>202</v>
+      </c>
+      <c r="B121" t="s" s="0">
+        <v>203</v>
+      </c>
+      <c r="C121" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s" s="0">
+        <v>204</v>
+      </c>
+      <c r="B122" t="s" s="0">
+        <v>205</v>
+      </c>
+      <c r="C122" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s" s="0">
+        <v>206</v>
+      </c>
+      <c r="B123" t="s" s="0">
+        <v>207</v>
+      </c>
+      <c r="C123" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s" s="0">
+        <v>208</v>
+      </c>
+      <c r="B124" t="s" s="0">
+        <v>209</v>
+      </c>
+      <c r="C124" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>