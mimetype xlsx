--- v1 (2026-07-07)
+++ v2 (2026-10-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Umírněný investiční program" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="645" uniqueCount="363">
   <si>
     <t>02.03.2026</t>
   </si>
   <si>
     <t>106.659200</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>03.03.2026</t>
   </si>
   <si>
     <t>106.667200</t>
   </si>
   <si>
     <t>04.03.2026</t>
   </si>
   <si>
     <t>106.606800</t>
   </si>
   <si>
     <t>05.03.2026</t>
   </si>
   <si>
@@ -636,98 +636,557 @@
     <t>107.195400</t>
   </si>
   <si>
     <t>30.06.2026</t>
   </si>
   <si>
     <t>107.203500</t>
   </si>
   <si>
     <t>01.07.2026</t>
   </si>
   <si>
     <t>107.202300</t>
   </si>
   <si>
     <t>02.07.2026</t>
   </si>
   <si>
     <t>107.250000</t>
   </si>
   <si>
     <t>03.07.2026</t>
   </si>
   <si>
     <t>107.272100</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>05.07.2026</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>107.270200</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>107.300200</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>107.288300</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>107.152400</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>107.251500</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>107.243800</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>107.193200</t>
+  </si>
+  <si>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>107.143300</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>107.068800</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>106.937700</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>107.036900</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>107.119400</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>107.032200</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>106.898200</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>106.935500</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>107.038300</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>107.008700</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>107.032300</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
+    <t>107.031100</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>107.030400</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>107.162500</t>
+  </si>
+  <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
+    <t>107.336600</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>107.330000</t>
+  </si>
+  <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>107.331700</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>107.426800</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>107.356500</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>107.357800</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>107.410100</t>
+  </si>
+  <si>
+    <t>15.08.2026</t>
+  </si>
+  <si>
+    <t>16.08.2026</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>107.483600</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>107.419000</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>107.428600</t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
+  </si>
+  <si>
+    <t>107.246200</t>
+  </si>
+  <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>107.208700</t>
+  </si>
+  <si>
+    <t>22.08.2026</t>
+  </si>
+  <si>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>24.08.2026</t>
+  </si>
+  <si>
+    <t>107.177600</t>
+  </si>
+  <si>
+    <t>25.08.2026</t>
+  </si>
+  <si>
+    <t>107.218300</t>
+  </si>
+  <si>
+    <t>26.08.2026</t>
+  </si>
+  <si>
+    <t>107.167000</t>
+  </si>
+  <si>
+    <t>27.08.2026</t>
+  </si>
+  <si>
+    <t>107.246400</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>107.255400</t>
+  </si>
+  <si>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>30.08.2026</t>
+  </si>
+  <si>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>107.215900</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>107.212400</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>107.171600</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>107.109000</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>107.100900</t>
+  </si>
+  <si>
+    <t>05.09.2026</t>
+  </si>
+  <si>
+    <t>06.09.2026</t>
+  </si>
+  <si>
+    <t>07.09.2026</t>
+  </si>
+  <si>
+    <t>107.199500</t>
+  </si>
+  <si>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>107.301800</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>107.316100</t>
+  </si>
+  <si>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t>107.306500</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
+    <t>107.258700</t>
+  </si>
+  <si>
+    <t>12.09.2026</t>
+  </si>
+  <si>
+    <t>13.09.2026</t>
+  </si>
+  <si>
+    <t>14.09.2026</t>
+  </si>
+  <si>
+    <t>107.153100</t>
+  </si>
+  <si>
+    <t>15.09.2026</t>
+  </si>
+  <si>
+    <t>107.200500</t>
+  </si>
+  <si>
+    <t>16.09.2026</t>
+  </si>
+  <si>
+    <t>107.055200</t>
+  </si>
+  <si>
+    <t>17.09.2026</t>
+  </si>
+  <si>
+    <t>107.009000</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
+  </si>
+  <si>
+    <t>107.081700</t>
+  </si>
+  <si>
+    <t>19.09.2026</t>
+  </si>
+  <si>
+    <t>20.09.2026</t>
+  </si>
+  <si>
+    <t>21.09.2026</t>
+  </si>
+  <si>
+    <t>107.204500</t>
+  </si>
+  <si>
+    <t>22.09.2026</t>
+  </si>
+  <si>
+    <t>107.161700</t>
+  </si>
+  <si>
+    <t>23.09.2026</t>
+  </si>
+  <si>
+    <t>107.344500</t>
+  </si>
+  <si>
+    <t>24.09.2026</t>
+  </si>
+  <si>
+    <t>107.412200</t>
+  </si>
+  <si>
+    <t>25.09.2026</t>
+  </si>
+  <si>
+    <t>107.276600</t>
+  </si>
+  <si>
+    <t>26.09.2026</t>
+  </si>
+  <si>
+    <t>27.09.2026</t>
+  </si>
+  <si>
+    <t>28.09.2026</t>
+  </si>
+  <si>
+    <t>29.09.2026</t>
+  </si>
+  <si>
+    <t>107.178300</t>
+  </si>
+  <si>
+    <t>30.09.2026</t>
+  </si>
+  <si>
+    <t>107.250300</t>
+  </si>
+  <si>
+    <t>01.10.2026</t>
+  </si>
+  <si>
+    <t>107.249200</t>
+  </si>
+  <si>
+    <t>02.10.2026</t>
+  </si>
+  <si>
+    <t>107.333000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C124"/>
+  <dimension ref="A1:C215"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>4</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -2050,45 +2509,1046 @@
         <v>205</v>
       </c>
       <c r="C122" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s" s="0">
         <v>206</v>
       </c>
       <c r="B123" t="s" s="0">
         <v>207</v>
       </c>
       <c r="C123" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s" s="0">
         <v>208</v>
       </c>
       <c r="B124" t="s" s="0">
         <v>209</v>
       </c>
       <c r="C124" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s" s="0">
+        <v>210</v>
+      </c>
+      <c r="B125" t="s" s="0">
+        <v>209</v>
+      </c>
+      <c r="C125" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s" s="0">
+        <v>211</v>
+      </c>
+      <c r="B126" t="s" s="0">
+        <v>209</v>
+      </c>
+      <c r="C126" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s" s="0">
+        <v>212</v>
+      </c>
+      <c r="B127" t="s" s="0">
+        <v>209</v>
+      </c>
+      <c r="C127" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s" s="0">
+        <v>213</v>
+      </c>
+      <c r="B128" t="s" s="0">
+        <v>214</v>
+      </c>
+      <c r="C128" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s" s="0">
+        <v>215</v>
+      </c>
+      <c r="B129" t="s" s="0">
+        <v>216</v>
+      </c>
+      <c r="C129" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s" s="0">
+        <v>217</v>
+      </c>
+      <c r="B130" t="s" s="0">
+        <v>218</v>
+      </c>
+      <c r="C130" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s" s="0">
+        <v>219</v>
+      </c>
+      <c r="B131" t="s" s="0">
+        <v>220</v>
+      </c>
+      <c r="C131" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s" s="0">
+        <v>221</v>
+      </c>
+      <c r="B132" t="s" s="0">
+        <v>220</v>
+      </c>
+      <c r="C132" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="B133" t="s" s="0">
+        <v>220</v>
+      </c>
+      <c r="C133" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s" s="0">
+        <v>223</v>
+      </c>
+      <c r="B134" t="s" s="0">
+        <v>224</v>
+      </c>
+      <c r="C134" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s" s="0">
+        <v>225</v>
+      </c>
+      <c r="B135" t="s" s="0">
+        <v>226</v>
+      </c>
+      <c r="C135" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s" s="0">
+        <v>227</v>
+      </c>
+      <c r="B136" t="s" s="0">
+        <v>228</v>
+      </c>
+      <c r="C136" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s" s="0">
+        <v>229</v>
+      </c>
+      <c r="B137" t="s" s="0">
+        <v>228</v>
+      </c>
+      <c r="C137" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s" s="0">
+        <v>230</v>
+      </c>
+      <c r="B138" t="s" s="0">
+        <v>231</v>
+      </c>
+      <c r="C138" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s" s="0">
+        <v>232</v>
+      </c>
+      <c r="B139" t="s" s="0">
+        <v>231</v>
+      </c>
+      <c r="C139" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s" s="0">
+        <v>233</v>
+      </c>
+      <c r="B140" t="s" s="0">
+        <v>231</v>
+      </c>
+      <c r="C140" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s" s="0">
+        <v>234</v>
+      </c>
+      <c r="B141" t="s" s="0">
+        <v>235</v>
+      </c>
+      <c r="C141" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s" s="0">
+        <v>236</v>
+      </c>
+      <c r="B142" t="s" s="0">
+        <v>237</v>
+      </c>
+      <c r="C142" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s" s="0">
+        <v>238</v>
+      </c>
+      <c r="B143" t="s" s="0">
+        <v>239</v>
+      </c>
+      <c r="C143" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s" s="0">
+        <v>240</v>
+      </c>
+      <c r="B144" t="s" s="0">
+        <v>241</v>
+      </c>
+      <c r="C144" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s" s="0">
+        <v>242</v>
+      </c>
+      <c r="B145" t="s" s="0">
+        <v>243</v>
+      </c>
+      <c r="C145" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s" s="0">
+        <v>244</v>
+      </c>
+      <c r="B146" t="s" s="0">
+        <v>243</v>
+      </c>
+      <c r="C146" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s" s="0">
+        <v>245</v>
+      </c>
+      <c r="B147" t="s" s="0">
+        <v>243</v>
+      </c>
+      <c r="C147" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s" s="0">
+        <v>246</v>
+      </c>
+      <c r="B148" t="s" s="0">
+        <v>247</v>
+      </c>
+      <c r="C148" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s" s="0">
+        <v>248</v>
+      </c>
+      <c r="B149" t="s" s="0">
+        <v>249</v>
+      </c>
+      <c r="C149" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s" s="0">
+        <v>250</v>
+      </c>
+      <c r="B150" t="s" s="0">
+        <v>251</v>
+      </c>
+      <c r="C150" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s" s="0">
+        <v>252</v>
+      </c>
+      <c r="B151" t="s" s="0">
+        <v>253</v>
+      </c>
+      <c r="C151" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s" s="0">
+        <v>254</v>
+      </c>
+      <c r="B152" t="s" s="0">
+        <v>255</v>
+      </c>
+      <c r="C152" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s" s="0">
+        <v>256</v>
+      </c>
+      <c r="B153" t="s" s="0">
+        <v>255</v>
+      </c>
+      <c r="C153" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s" s="0">
+        <v>257</v>
+      </c>
+      <c r="B154" t="s" s="0">
+        <v>255</v>
+      </c>
+      <c r="C154" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s" s="0">
+        <v>258</v>
+      </c>
+      <c r="B155" t="s" s="0">
+        <v>259</v>
+      </c>
+      <c r="C155" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s" s="0">
+        <v>260</v>
+      </c>
+      <c r="B156" t="s" s="0">
+        <v>261</v>
+      </c>
+      <c r="C156" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s" s="0">
+        <v>262</v>
+      </c>
+      <c r="B157" t="s" s="0">
+        <v>263</v>
+      </c>
+      <c r="C157" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s" s="0">
+        <v>264</v>
+      </c>
+      <c r="B158" t="s" s="0">
+        <v>265</v>
+      </c>
+      <c r="C158" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s" s="0">
+        <v>266</v>
+      </c>
+      <c r="B159" t="s" s="0">
+        <v>267</v>
+      </c>
+      <c r="C159" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s" s="0">
+        <v>268</v>
+      </c>
+      <c r="B160" t="s" s="0">
+        <v>267</v>
+      </c>
+      <c r="C160" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s" s="0">
+        <v>269</v>
+      </c>
+      <c r="B161" t="s" s="0">
+        <v>267</v>
+      </c>
+      <c r="C161" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s" s="0">
+        <v>270</v>
+      </c>
+      <c r="B162" t="s" s="0">
+        <v>271</v>
+      </c>
+      <c r="C162" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s" s="0">
+        <v>272</v>
+      </c>
+      <c r="B163" t="s" s="0">
+        <v>273</v>
+      </c>
+      <c r="C163" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s" s="0">
+        <v>274</v>
+      </c>
+      <c r="B164" t="s" s="0">
+        <v>275</v>
+      </c>
+      <c r="C164" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s" s="0">
+        <v>276</v>
+      </c>
+      <c r="B165" t="s" s="0">
+        <v>277</v>
+      </c>
+      <c r="C165" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s" s="0">
+        <v>278</v>
+      </c>
+      <c r="B166" t="s" s="0">
+        <v>279</v>
+      </c>
+      <c r="C166" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s" s="0">
+        <v>280</v>
+      </c>
+      <c r="B167" t="s" s="0">
+        <v>279</v>
+      </c>
+      <c r="C167" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s" s="0">
+        <v>281</v>
+      </c>
+      <c r="B168" t="s" s="0">
+        <v>279</v>
+      </c>
+      <c r="C168" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s" s="0">
+        <v>282</v>
+      </c>
+      <c r="B169" t="s" s="0">
+        <v>283</v>
+      </c>
+      <c r="C169" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s" s="0">
+        <v>284</v>
+      </c>
+      <c r="B170" t="s" s="0">
+        <v>285</v>
+      </c>
+      <c r="C170" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s" s="0">
+        <v>286</v>
+      </c>
+      <c r="B171" t="s" s="0">
+        <v>287</v>
+      </c>
+      <c r="C171" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s" s="0">
+        <v>288</v>
+      </c>
+      <c r="B172" t="s" s="0">
+        <v>289</v>
+      </c>
+      <c r="C172" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s" s="0">
+        <v>290</v>
+      </c>
+      <c r="B173" t="s" s="0">
+        <v>291</v>
+      </c>
+      <c r="C173" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s" s="0">
+        <v>292</v>
+      </c>
+      <c r="B174" t="s" s="0">
+        <v>291</v>
+      </c>
+      <c r="C174" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s" s="0">
+        <v>293</v>
+      </c>
+      <c r="B175" t="s" s="0">
+        <v>291</v>
+      </c>
+      <c r="C175" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s" s="0">
+        <v>294</v>
+      </c>
+      <c r="B176" t="s" s="0">
+        <v>295</v>
+      </c>
+      <c r="C176" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s" s="0">
+        <v>296</v>
+      </c>
+      <c r="B177" t="s" s="0">
+        <v>297</v>
+      </c>
+      <c r="C177" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s" s="0">
+        <v>298</v>
+      </c>
+      <c r="B178" t="s" s="0">
+        <v>299</v>
+      </c>
+      <c r="C178" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="s" s="0">
+        <v>300</v>
+      </c>
+      <c r="B179" t="s" s="0">
+        <v>301</v>
+      </c>
+      <c r="C179" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s" s="0">
+        <v>302</v>
+      </c>
+      <c r="B180" t="s" s="0">
+        <v>303</v>
+      </c>
+      <c r="C180" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s" s="0">
+        <v>304</v>
+      </c>
+      <c r="B181" t="s" s="0">
+        <v>303</v>
+      </c>
+      <c r="C181" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s" s="0">
+        <v>305</v>
+      </c>
+      <c r="B182" t="s" s="0">
+        <v>303</v>
+      </c>
+      <c r="C182" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s" s="0">
+        <v>306</v>
+      </c>
+      <c r="B183" t="s" s="0">
+        <v>307</v>
+      </c>
+      <c r="C183" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s" s="0">
+        <v>308</v>
+      </c>
+      <c r="B184" t="s" s="0">
+        <v>309</v>
+      </c>
+      <c r="C184" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s" s="0">
+        <v>310</v>
+      </c>
+      <c r="B185" t="s" s="0">
+        <v>311</v>
+      </c>
+      <c r="C185" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s" s="0">
+        <v>312</v>
+      </c>
+      <c r="B186" t="s" s="0">
+        <v>313</v>
+      </c>
+      <c r="C186" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s" s="0">
+        <v>314</v>
+      </c>
+      <c r="B187" t="s" s="0">
+        <v>315</v>
+      </c>
+      <c r="C187" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s" s="0">
+        <v>316</v>
+      </c>
+      <c r="B188" t="s" s="0">
+        <v>315</v>
+      </c>
+      <c r="C188" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="s" s="0">
+        <v>317</v>
+      </c>
+      <c r="B189" t="s" s="0">
+        <v>315</v>
+      </c>
+      <c r="C189" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s" s="0">
+        <v>318</v>
+      </c>
+      <c r="B190" t="s" s="0">
+        <v>319</v>
+      </c>
+      <c r="C190" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s" s="0">
+        <v>320</v>
+      </c>
+      <c r="B191" t="s" s="0">
+        <v>321</v>
+      </c>
+      <c r="C191" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s" s="0">
+        <v>322</v>
+      </c>
+      <c r="B192" t="s" s="0">
+        <v>323</v>
+      </c>
+      <c r="C192" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s" s="0">
+        <v>324</v>
+      </c>
+      <c r="B193" t="s" s="0">
+        <v>325</v>
+      </c>
+      <c r="C193" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s" s="0">
+        <v>326</v>
+      </c>
+      <c r="B194" t="s" s="0">
+        <v>327</v>
+      </c>
+      <c r="C194" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s" s="0">
+        <v>328</v>
+      </c>
+      <c r="B195" t="s" s="0">
+        <v>327</v>
+      </c>
+      <c r="C195" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s" s="0">
+        <v>329</v>
+      </c>
+      <c r="B196" t="s" s="0">
+        <v>327</v>
+      </c>
+      <c r="C196" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s" s="0">
+        <v>330</v>
+      </c>
+      <c r="B197" t="s" s="0">
+        <v>331</v>
+      </c>
+      <c r="C197" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s" s="0">
+        <v>332</v>
+      </c>
+      <c r="B198" t="s" s="0">
+        <v>333</v>
+      </c>
+      <c r="C198" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s" s="0">
+        <v>334</v>
+      </c>
+      <c r="B199" t="s" s="0">
+        <v>335</v>
+      </c>
+      <c r="C199" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s" s="0">
+        <v>336</v>
+      </c>
+      <c r="B200" t="s" s="0">
+        <v>337</v>
+      </c>
+      <c r="C200" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="s" s="0">
+        <v>338</v>
+      </c>
+      <c r="B201" t="s" s="0">
+        <v>339</v>
+      </c>
+      <c r="C201" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s" s="0">
+        <v>340</v>
+      </c>
+      <c r="B202" t="s" s="0">
+        <v>339</v>
+      </c>
+      <c r="C202" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="s" s="0">
+        <v>341</v>
+      </c>
+      <c r="B203" t="s" s="0">
+        <v>339</v>
+      </c>
+      <c r="C203" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s" s="0">
+        <v>342</v>
+      </c>
+      <c r="B204" t="s" s="0">
+        <v>343</v>
+      </c>
+      <c r="C204" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s" s="0">
+        <v>344</v>
+      </c>
+      <c r="B205" t="s" s="0">
+        <v>345</v>
+      </c>
+      <c r="C205" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s" s="0">
+        <v>346</v>
+      </c>
+      <c r="B206" t="s" s="0">
+        <v>347</v>
+      </c>
+      <c r="C206" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s" s="0">
+        <v>348</v>
+      </c>
+      <c r="B207" t="s" s="0">
+        <v>349</v>
+      </c>
+      <c r="C207" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s" s="0">
+        <v>350</v>
+      </c>
+      <c r="B208" t="s" s="0">
+        <v>351</v>
+      </c>
+      <c r="C208" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s" s="0">
+        <v>352</v>
+      </c>
+      <c r="B209" t="s" s="0">
+        <v>351</v>
+      </c>
+      <c r="C209" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s" s="0">
+        <v>353</v>
+      </c>
+      <c r="B210" t="s" s="0">
+        <v>351</v>
+      </c>
+      <c r="C210" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s" s="0">
+        <v>354</v>
+      </c>
+      <c r="B211" t="s" s="0">
+        <v>351</v>
+      </c>
+      <c r="C211" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s" s="0">
+        <v>355</v>
+      </c>
+      <c r="B212" t="s" s="0">
+        <v>356</v>
+      </c>
+      <c r="C212" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="s" s="0">
+        <v>357</v>
+      </c>
+      <c r="B213" t="s" s="0">
+        <v>358</v>
+      </c>
+      <c r="C213" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s" s="0">
+        <v>359</v>
+      </c>
+      <c r="B214" t="s" s="0">
+        <v>360</v>
+      </c>
+      <c r="C214" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s" s="0">
+        <v>361</v>
+      </c>
+      <c r="B215" t="s" s="0">
+        <v>362</v>
+      </c>
+      <c r="C215" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>