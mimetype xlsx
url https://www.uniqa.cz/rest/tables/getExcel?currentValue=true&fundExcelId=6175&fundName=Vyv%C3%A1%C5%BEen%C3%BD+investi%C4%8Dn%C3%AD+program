--- v0 (2026-06-24)
+++ v1 (2026-08-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Vyvážený investiční program" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="287">
   <si>
     <t>02.03.2026</t>
   </si>
   <si>
     <t>112.372700</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>03.03.2026</t>
   </si>
   <si>
     <t>112.334600</t>
   </si>
   <si>
     <t>04.03.2026</t>
   </si>
   <si>
     <t>112.283600</t>
   </si>
   <si>
     <t>05.03.2026</t>
   </si>
   <si>
@@ -573,98 +573,392 @@
     <t>115.333300</t>
   </si>
   <si>
     <t>18.06.2026</t>
   </si>
   <si>
     <t>115.221300</t>
   </si>
   <si>
     <t>19.06.2026</t>
   </si>
   <si>
     <t>115.252800</t>
   </si>
   <si>
     <t>20.06.2026</t>
   </si>
   <si>
     <t>21.06.2026</t>
   </si>
   <si>
     <t>22.06.2026</t>
   </si>
   <si>
     <t>115.550800</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>115.650100</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>115.719200</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>115.065700</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>115.404900</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>28.06.2026</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>115.543800</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>115.305900</t>
+  </si>
+  <si>
+    <t>01.07.2026</t>
+  </si>
+  <si>
+    <t>115.303400</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>115.845400</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>115.999400</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>05.07.2026</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>115.711100</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>115.879400</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>115.711000</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>115.058300</t>
+  </si>
+  <si>
+    <t>11.07.2026</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>115.805900</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>115.833000</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>115.658600</t>
+  </si>
+  <si>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>115.487100</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>115.019600</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>114.479200</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>114.680300</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>115.001600</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>114.991900</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>114.160600</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>114.525500</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>114.505600</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>114.719700</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>114.152100</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
+    <t>114.149600</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>114.440100</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>115.110000</t>
+  </si>
+  <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
+    <t>116.010400</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>116.257700</t>
+  </si>
+  <si>
+    <t>08.08.2026</t>
+  </si>
+  <si>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>116.252800</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>116.878200</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>116.741500</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>116.732900</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>116.926100</t>
+  </si>
+  <si>
+    <t>15.08.2026</t>
+  </si>
+  <si>
+    <t>16.08.2026</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>117.093500</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>116.793300</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>116.702100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C113"/>
+  <dimension ref="A1:C171"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>4</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -1866,45 +2160,683 @@
         <v>184</v>
       </c>
       <c r="C111" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s" s="0">
         <v>186</v>
       </c>
       <c r="B112" t="s" s="0">
         <v>184</v>
       </c>
       <c r="C112" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s" s="0">
         <v>187</v>
       </c>
       <c r="B113" t="s" s="0">
         <v>188</v>
       </c>
       <c r="C113" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s" s="0">
+        <v>189</v>
+      </c>
+      <c r="B114" t="s" s="0">
+        <v>190</v>
+      </c>
+      <c r="C114" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s" s="0">
+        <v>191</v>
+      </c>
+      <c r="B115" t="s" s="0">
+        <v>192</v>
+      </c>
+      <c r="C115" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s" s="0">
+        <v>193</v>
+      </c>
+      <c r="B116" t="s" s="0">
+        <v>194</v>
+      </c>
+      <c r="C116" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s" s="0">
+        <v>195</v>
+      </c>
+      <c r="B117" t="s" s="0">
+        <v>196</v>
+      </c>
+      <c r="C117" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s" s="0">
+        <v>197</v>
+      </c>
+      <c r="B118" t="s" s="0">
+        <v>196</v>
+      </c>
+      <c r="C118" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s" s="0">
+        <v>198</v>
+      </c>
+      <c r="B119" t="s" s="0">
+        <v>196</v>
+      </c>
+      <c r="C119" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s" s="0">
+        <v>199</v>
+      </c>
+      <c r="B120" t="s" s="0">
+        <v>200</v>
+      </c>
+      <c r="C120" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s" s="0">
+        <v>201</v>
+      </c>
+      <c r="B121" t="s" s="0">
+        <v>202</v>
+      </c>
+      <c r="C121" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s" s="0">
+        <v>203</v>
+      </c>
+      <c r="B122" t="s" s="0">
+        <v>204</v>
+      </c>
+      <c r="C122" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s" s="0">
+        <v>205</v>
+      </c>
+      <c r="B123" t="s" s="0">
+        <v>206</v>
+      </c>
+      <c r="C123" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s" s="0">
+        <v>207</v>
+      </c>
+      <c r="B124" t="s" s="0">
+        <v>208</v>
+      </c>
+      <c r="C124" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s" s="0">
+        <v>209</v>
+      </c>
+      <c r="B125" t="s" s="0">
+        <v>208</v>
+      </c>
+      <c r="C125" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s" s="0">
+        <v>210</v>
+      </c>
+      <c r="B126" t="s" s="0">
+        <v>208</v>
+      </c>
+      <c r="C126" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s" s="0">
+        <v>211</v>
+      </c>
+      <c r="B127" t="s" s="0">
+        <v>208</v>
+      </c>
+      <c r="C127" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s" s="0">
+        <v>212</v>
+      </c>
+      <c r="B128" t="s" s="0">
+        <v>213</v>
+      </c>
+      <c r="C128" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s" s="0">
+        <v>214</v>
+      </c>
+      <c r="B129" t="s" s="0">
+        <v>215</v>
+      </c>
+      <c r="C129" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s" s="0">
+        <v>216</v>
+      </c>
+      <c r="B130" t="s" s="0">
+        <v>217</v>
+      </c>
+      <c r="C130" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s" s="0">
+        <v>218</v>
+      </c>
+      <c r="B131" t="s" s="0">
+        <v>219</v>
+      </c>
+      <c r="C131" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s" s="0">
+        <v>220</v>
+      </c>
+      <c r="B132" t="s" s="0">
+        <v>219</v>
+      </c>
+      <c r="C132" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s" s="0">
+        <v>221</v>
+      </c>
+      <c r="B133" t="s" s="0">
+        <v>219</v>
+      </c>
+      <c r="C133" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s" s="0">
+        <v>222</v>
+      </c>
+      <c r="B134" t="s" s="0">
+        <v>223</v>
+      </c>
+      <c r="C134" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s" s="0">
+        <v>224</v>
+      </c>
+      <c r="B135" t="s" s="0">
+        <v>225</v>
+      </c>
+      <c r="C135" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s" s="0">
+        <v>226</v>
+      </c>
+      <c r="B136" t="s" s="0">
+        <v>227</v>
+      </c>
+      <c r="C136" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s" s="0">
+        <v>228</v>
+      </c>
+      <c r="B137" t="s" s="0">
+        <v>227</v>
+      </c>
+      <c r="C137" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s" s="0">
+        <v>229</v>
+      </c>
+      <c r="B138" t="s" s="0">
+        <v>230</v>
+      </c>
+      <c r="C138" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s" s="0">
+        <v>231</v>
+      </c>
+      <c r="B139" t="s" s="0">
+        <v>230</v>
+      </c>
+      <c r="C139" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s" s="0">
+        <v>232</v>
+      </c>
+      <c r="B140" t="s" s="0">
+        <v>230</v>
+      </c>
+      <c r="C140" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s" s="0">
+        <v>233</v>
+      </c>
+      <c r="B141" t="s" s="0">
+        <v>234</v>
+      </c>
+      <c r="C141" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s" s="0">
+        <v>235</v>
+      </c>
+      <c r="B142" t="s" s="0">
+        <v>236</v>
+      </c>
+      <c r="C142" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s" s="0">
+        <v>237</v>
+      </c>
+      <c r="B143" t="s" s="0">
+        <v>238</v>
+      </c>
+      <c r="C143" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s" s="0">
+        <v>239</v>
+      </c>
+      <c r="B144" t="s" s="0">
+        <v>240</v>
+      </c>
+      <c r="C144" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s" s="0">
+        <v>241</v>
+      </c>
+      <c r="B145" t="s" s="0">
+        <v>242</v>
+      </c>
+      <c r="C145" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s" s="0">
+        <v>243</v>
+      </c>
+      <c r="B146" t="s" s="0">
+        <v>242</v>
+      </c>
+      <c r="C146" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s" s="0">
+        <v>244</v>
+      </c>
+      <c r="B147" t="s" s="0">
+        <v>242</v>
+      </c>
+      <c r="C147" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s" s="0">
+        <v>245</v>
+      </c>
+      <c r="B148" t="s" s="0">
+        <v>246</v>
+      </c>
+      <c r="C148" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s" s="0">
+        <v>247</v>
+      </c>
+      <c r="B149" t="s" s="0">
+        <v>248</v>
+      </c>
+      <c r="C149" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s" s="0">
+        <v>249</v>
+      </c>
+      <c r="B150" t="s" s="0">
+        <v>250</v>
+      </c>
+      <c r="C150" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s" s="0">
+        <v>251</v>
+      </c>
+      <c r="B151" t="s" s="0">
+        <v>252</v>
+      </c>
+      <c r="C151" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s" s="0">
+        <v>253</v>
+      </c>
+      <c r="B152" t="s" s="0">
+        <v>254</v>
+      </c>
+      <c r="C152" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s" s="0">
+        <v>255</v>
+      </c>
+      <c r="B153" t="s" s="0">
+        <v>254</v>
+      </c>
+      <c r="C153" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s" s="0">
+        <v>256</v>
+      </c>
+      <c r="B154" t="s" s="0">
+        <v>254</v>
+      </c>
+      <c r="C154" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s" s="0">
+        <v>257</v>
+      </c>
+      <c r="B155" t="s" s="0">
+        <v>258</v>
+      </c>
+      <c r="C155" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s" s="0">
+        <v>259</v>
+      </c>
+      <c r="B156" t="s" s="0">
+        <v>260</v>
+      </c>
+      <c r="C156" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s" s="0">
+        <v>261</v>
+      </c>
+      <c r="B157" t="s" s="0">
+        <v>262</v>
+      </c>
+      <c r="C157" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s" s="0">
+        <v>263</v>
+      </c>
+      <c r="B158" t="s" s="0">
+        <v>264</v>
+      </c>
+      <c r="C158" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s" s="0">
+        <v>265</v>
+      </c>
+      <c r="B159" t="s" s="0">
+        <v>266</v>
+      </c>
+      <c r="C159" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s" s="0">
+        <v>267</v>
+      </c>
+      <c r="B160" t="s" s="0">
+        <v>266</v>
+      </c>
+      <c r="C160" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s" s="0">
+        <v>268</v>
+      </c>
+      <c r="B161" t="s" s="0">
+        <v>266</v>
+      </c>
+      <c r="C161" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s" s="0">
+        <v>269</v>
+      </c>
+      <c r="B162" t="s" s="0">
+        <v>270</v>
+      </c>
+      <c r="C162" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s" s="0">
+        <v>271</v>
+      </c>
+      <c r="B163" t="s" s="0">
+        <v>272</v>
+      </c>
+      <c r="C163" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s" s="0">
+        <v>273</v>
+      </c>
+      <c r="B164" t="s" s="0">
+        <v>274</v>
+      </c>
+      <c r="C164" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s" s="0">
+        <v>275</v>
+      </c>
+      <c r="B165" t="s" s="0">
+        <v>276</v>
+      </c>
+      <c r="C165" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s" s="0">
+        <v>277</v>
+      </c>
+      <c r="B166" t="s" s="0">
+        <v>278</v>
+      </c>
+      <c r="C166" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s" s="0">
+        <v>279</v>
+      </c>
+      <c r="B167" t="s" s="0">
+        <v>278</v>
+      </c>
+      <c r="C167" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s" s="0">
+        <v>280</v>
+      </c>
+      <c r="B168" t="s" s="0">
+        <v>278</v>
+      </c>
+      <c r="C168" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s" s="0">
+        <v>281</v>
+      </c>
+      <c r="B169" t="s" s="0">
+        <v>282</v>
+      </c>
+      <c r="C169" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s" s="0">
+        <v>283</v>
+      </c>
+      <c r="B170" t="s" s="0">
+        <v>284</v>
+      </c>
+      <c r="C170" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s" s="0">
+        <v>285</v>
+      </c>
+      <c r="B171" t="s" s="0">
+        <v>286</v>
+      </c>
+      <c r="C171" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>