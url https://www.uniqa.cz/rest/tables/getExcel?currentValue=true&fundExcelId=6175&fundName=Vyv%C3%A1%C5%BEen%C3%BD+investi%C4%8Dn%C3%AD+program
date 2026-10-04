--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Vyvážený investiční program" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="645" uniqueCount="361">
   <si>
     <t>02.03.2026</t>
   </si>
   <si>
     <t>112.372700</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>03.03.2026</t>
   </si>
   <si>
     <t>112.334600</t>
   </si>
   <si>
     <t>04.03.2026</t>
   </si>
   <si>
     <t>112.283600</t>
   </si>
   <si>
     <t>05.03.2026</t>
   </si>
   <si>
@@ -867,98 +867,320 @@
     <t>116.926100</t>
   </si>
   <si>
     <t>15.08.2026</t>
   </si>
   <si>
     <t>16.08.2026</t>
   </si>
   <si>
     <t>17.08.2026</t>
   </si>
   <si>
     <t>117.093500</t>
   </si>
   <si>
     <t>18.08.2026</t>
   </si>
   <si>
     <t>116.793300</t>
   </si>
   <si>
     <t>19.08.2026</t>
   </si>
   <si>
     <t>116.702100</t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
+  </si>
+  <si>
+    <t>115.825300</t>
+  </si>
+  <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>115.827300</t>
+  </si>
+  <si>
+    <t>22.08.2026</t>
+  </si>
+  <si>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>24.08.2026</t>
+  </si>
+  <si>
+    <t>25.08.2026</t>
+  </si>
+  <si>
+    <t>115.606800</t>
+  </si>
+  <si>
+    <t>26.08.2026</t>
+  </si>
+  <si>
+    <t>115.422100</t>
+  </si>
+  <si>
+    <t>27.08.2026</t>
+  </si>
+  <si>
+    <t>115.653600</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>115.592700</t>
+  </si>
+  <si>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>30.08.2026</t>
+  </si>
+  <si>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>116.066000</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>116.058300</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>115.660600</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>115.279400</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>115.488100</t>
+  </si>
+  <si>
+    <t>05.09.2026</t>
+  </si>
+  <si>
+    <t>06.09.2026</t>
+  </si>
+  <si>
+    <t>07.09.2026</t>
+  </si>
+  <si>
+    <t>116.173600</t>
+  </si>
+  <si>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>116.044200</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>115.991800</t>
+  </si>
+  <si>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t>115.842700</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
+    <t>115.477600</t>
+  </si>
+  <si>
+    <t>12.09.2026</t>
+  </si>
+  <si>
+    <t>13.09.2026</t>
+  </si>
+  <si>
+    <t>14.09.2026</t>
+  </si>
+  <si>
+    <t>115.072300</t>
+  </si>
+  <si>
+    <t>15.09.2026</t>
+  </si>
+  <si>
+    <t>115.628800</t>
+  </si>
+  <si>
+    <t>16.09.2026</t>
+  </si>
+  <si>
+    <t>115.311900</t>
+  </si>
+  <si>
+    <t>17.09.2026</t>
+  </si>
+  <si>
+    <t>115.004800</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
+  </si>
+  <si>
+    <t>115.443600</t>
+  </si>
+  <si>
+    <t>19.09.2026</t>
+  </si>
+  <si>
+    <t>20.09.2026</t>
+  </si>
+  <si>
+    <t>21.09.2026</t>
+  </si>
+  <si>
+    <t>116.008400</t>
+  </si>
+  <si>
+    <t>22.09.2026</t>
+  </si>
+  <si>
+    <t>115.793100</t>
+  </si>
+  <si>
+    <t>23.09.2026</t>
+  </si>
+  <si>
+    <t>116.599100</t>
+  </si>
+  <si>
+    <t>24.09.2026</t>
+  </si>
+  <si>
+    <t>116.868600</t>
+  </si>
+  <si>
+    <t>25.09.2026</t>
+  </si>
+  <si>
+    <t>116.589100</t>
+  </si>
+  <si>
+    <t>26.09.2026</t>
+  </si>
+  <si>
+    <t>27.09.2026</t>
+  </si>
+  <si>
+    <t>28.09.2026</t>
+  </si>
+  <si>
+    <t>29.09.2026</t>
+  </si>
+  <si>
+    <t>116.236000</t>
+  </si>
+  <si>
+    <t>30.09.2026</t>
+  </si>
+  <si>
+    <t>116.147500</t>
+  </si>
+  <si>
+    <t>01.10.2026</t>
+  </si>
+  <si>
+    <t>116.144900</t>
+  </si>
+  <si>
+    <t>02.10.2026</t>
+  </si>
+  <si>
+    <t>116.490300</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C171"/>
+  <dimension ref="A1:C215"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="0">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B2" t="s" s="0">
         <v>4</v>
       </c>
       <c r="C2" t="s" s="0">
         <v>2</v>
@@ -2798,45 +3020,529 @@
         <v>282</v>
       </c>
       <c r="C169" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s" s="0">
         <v>283</v>
       </c>
       <c r="B170" t="s" s="0">
         <v>284</v>
       </c>
       <c r="C170" t="s" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s" s="0">
         <v>285</v>
       </c>
       <c r="B171" t="s" s="0">
         <v>286</v>
       </c>
       <c r="C171" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s" s="0">
+        <v>287</v>
+      </c>
+      <c r="B172" t="s" s="0">
+        <v>288</v>
+      </c>
+      <c r="C172" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s" s="0">
+        <v>289</v>
+      </c>
+      <c r="B173" t="s" s="0">
+        <v>290</v>
+      </c>
+      <c r="C173" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s" s="0">
+        <v>291</v>
+      </c>
+      <c r="B174" t="s" s="0">
+        <v>290</v>
+      </c>
+      <c r="C174" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s" s="0">
+        <v>292</v>
+      </c>
+      <c r="B175" t="s" s="0">
+        <v>290</v>
+      </c>
+      <c r="C175" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s" s="0">
+        <v>293</v>
+      </c>
+      <c r="B176" t="s" s="0">
+        <v>154</v>
+      </c>
+      <c r="C176" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s" s="0">
+        <v>294</v>
+      </c>
+      <c r="B177" t="s" s="0">
+        <v>295</v>
+      </c>
+      <c r="C177" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s" s="0">
+        <v>296</v>
+      </c>
+      <c r="B178" t="s" s="0">
+        <v>297</v>
+      </c>
+      <c r="C178" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="s" s="0">
+        <v>298</v>
+      </c>
+      <c r="B179" t="s" s="0">
+        <v>299</v>
+      </c>
+      <c r="C179" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s" s="0">
+        <v>300</v>
+      </c>
+      <c r="B180" t="s" s="0">
+        <v>301</v>
+      </c>
+      <c r="C180" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s" s="0">
+        <v>302</v>
+      </c>
+      <c r="B181" t="s" s="0">
+        <v>301</v>
+      </c>
+      <c r="C181" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s" s="0">
+        <v>303</v>
+      </c>
+      <c r="B182" t="s" s="0">
+        <v>301</v>
+      </c>
+      <c r="C182" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s" s="0">
+        <v>304</v>
+      </c>
+      <c r="B183" t="s" s="0">
+        <v>305</v>
+      </c>
+      <c r="C183" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s" s="0">
+        <v>306</v>
+      </c>
+      <c r="B184" t="s" s="0">
+        <v>307</v>
+      </c>
+      <c r="C184" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s" s="0">
+        <v>308</v>
+      </c>
+      <c r="B185" t="s" s="0">
+        <v>309</v>
+      </c>
+      <c r="C185" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s" s="0">
+        <v>310</v>
+      </c>
+      <c r="B186" t="s" s="0">
+        <v>311</v>
+      </c>
+      <c r="C186" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s" s="0">
+        <v>312</v>
+      </c>
+      <c r="B187" t="s" s="0">
+        <v>313</v>
+      </c>
+      <c r="C187" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s" s="0">
+        <v>314</v>
+      </c>
+      <c r="B188" t="s" s="0">
+        <v>313</v>
+      </c>
+      <c r="C188" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="s" s="0">
+        <v>315</v>
+      </c>
+      <c r="B189" t="s" s="0">
+        <v>313</v>
+      </c>
+      <c r="C189" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s" s="0">
+        <v>316</v>
+      </c>
+      <c r="B190" t="s" s="0">
+        <v>317</v>
+      </c>
+      <c r="C190" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s" s="0">
+        <v>318</v>
+      </c>
+      <c r="B191" t="s" s="0">
+        <v>319</v>
+      </c>
+      <c r="C191" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s" s="0">
+        <v>320</v>
+      </c>
+      <c r="B192" t="s" s="0">
+        <v>321</v>
+      </c>
+      <c r="C192" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s" s="0">
+        <v>322</v>
+      </c>
+      <c r="B193" t="s" s="0">
+        <v>323</v>
+      </c>
+      <c r="C193" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s" s="0">
+        <v>324</v>
+      </c>
+      <c r="B194" t="s" s="0">
+        <v>325</v>
+      </c>
+      <c r="C194" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s" s="0">
+        <v>326</v>
+      </c>
+      <c r="B195" t="s" s="0">
+        <v>325</v>
+      </c>
+      <c r="C195" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s" s="0">
+        <v>327</v>
+      </c>
+      <c r="B196" t="s" s="0">
+        <v>325</v>
+      </c>
+      <c r="C196" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s" s="0">
+        <v>328</v>
+      </c>
+      <c r="B197" t="s" s="0">
+        <v>329</v>
+      </c>
+      <c r="C197" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s" s="0">
+        <v>330</v>
+      </c>
+      <c r="B198" t="s" s="0">
+        <v>331</v>
+      </c>
+      <c r="C198" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s" s="0">
+        <v>332</v>
+      </c>
+      <c r="B199" t="s" s="0">
+        <v>333</v>
+      </c>
+      <c r="C199" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s" s="0">
+        <v>334</v>
+      </c>
+      <c r="B200" t="s" s="0">
+        <v>335</v>
+      </c>
+      <c r="C200" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="s" s="0">
+        <v>336</v>
+      </c>
+      <c r="B201" t="s" s="0">
+        <v>337</v>
+      </c>
+      <c r="C201" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s" s="0">
+        <v>338</v>
+      </c>
+      <c r="B202" t="s" s="0">
+        <v>337</v>
+      </c>
+      <c r="C202" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="s" s="0">
+        <v>339</v>
+      </c>
+      <c r="B203" t="s" s="0">
+        <v>337</v>
+      </c>
+      <c r="C203" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s" s="0">
+        <v>340</v>
+      </c>
+      <c r="B204" t="s" s="0">
+        <v>341</v>
+      </c>
+      <c r="C204" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s" s="0">
+        <v>342</v>
+      </c>
+      <c r="B205" t="s" s="0">
+        <v>343</v>
+      </c>
+      <c r="C205" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s" s="0">
+        <v>344</v>
+      </c>
+      <c r="B206" t="s" s="0">
+        <v>345</v>
+      </c>
+      <c r="C206" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s" s="0">
+        <v>346</v>
+      </c>
+      <c r="B207" t="s" s="0">
+        <v>347</v>
+      </c>
+      <c r="C207" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s" s="0">
+        <v>348</v>
+      </c>
+      <c r="B208" t="s" s="0">
+        <v>349</v>
+      </c>
+      <c r="C208" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s" s="0">
+        <v>350</v>
+      </c>
+      <c r="B209" t="s" s="0">
+        <v>349</v>
+      </c>
+      <c r="C209" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s" s="0">
+        <v>351</v>
+      </c>
+      <c r="B210" t="s" s="0">
+        <v>349</v>
+      </c>
+      <c r="C210" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s" s="0">
+        <v>352</v>
+      </c>
+      <c r="B211" t="s" s="0">
+        <v>349</v>
+      </c>
+      <c r="C211" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s" s="0">
+        <v>353</v>
+      </c>
+      <c r="B212" t="s" s="0">
+        <v>354</v>
+      </c>
+      <c r="C212" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="s" s="0">
+        <v>355</v>
+      </c>
+      <c r="B213" t="s" s="0">
+        <v>356</v>
+      </c>
+      <c r="C213" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s" s="0">
+        <v>357</v>
+      </c>
+      <c r="B214" t="s" s="0">
+        <v>358</v>
+      </c>
+      <c r="C214" t="s" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s" s="0">
+        <v>359</v>
+      </c>
+      <c r="B215" t="s" s="0">
+        <v>360</v>
+      </c>
+      <c r="C215" t="s" s="0">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>